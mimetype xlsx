--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -196,62 +196,62 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tea Conseil Audit Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Syndicat des Taxis Marseillais et de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
@@ -280,89 +280,89 @@
   <x:si>
     <x:t>Accueil et formation renforcée à la sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Santé sécurité travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Prév’action encadrement : optimiser les compétences et l’autonomie - Niveau 1 (Mase)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analyser un AT (accident du travail) grâce à la méthode de l'arbre des causes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agir pour la santé, sécurité, conditions de travail - Membres de CSE /CSSCT</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Prév’action encadrement : optimiser les compétences et l’autonomie - Niveau 1 (Mase)</x:t>
-[...8 lines deleted...]
-    <x:t>03/26/2027 00:00:00</x:t>
+    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prév'action dirigeants : définir et mettre en oeuvre une stratégie de prévention</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Référent prévention : maîtriser sa mission pour accompagner l'entreprise en cinq jours</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de prévention : s'approprier les fondamentaux de la mission</x:t>
@@ -466,113 +466,113 @@
   <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/27/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>News Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neptune RH</x:t>
   </x:si>
   <x:si>
     <x:t>NRH</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mely Formation Prévention 84</x:t>
   </x:si>
   <x:si>
     <x:t>MFP 84</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -685,74 +685,74 @@
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
   </x:si>
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>Eureka</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
+    <x:t>12/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignement Risques Professionnels Sud Est</x:t>
@@ -994,54 +994,54 @@
   <x:si>
     <x:t>69009</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter une démarche qualité de vie et des conditions de travail (QVCT)</x:t>
   </x:si>
   <x:si>
     <x:t>QVCT</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>S'outiller pour animer des Espaces de Discussion sur le Travail (EDT)</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Access Formation</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -1773,102 +1773,102 @@
       <x:c r="I5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="0" t="n">
-        <x:v>615391</x:v>
+        <x:v>615392</x:v>
       </x:c>
       <x:c r="R5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:19">
       <x:c r="A6" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q6" s="14" t="n">
-        <x:v>615392</x:v>
+        <x:v>615391</x:v>
       </x:c>
       <x:c r="R6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:19">
       <x:c r="A7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>40</x:v>
@@ -2162,338 +2162,338 @@
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:19">
       <x:c r="A13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="n">
-        <x:v>638222</x:v>
+        <x:v>614968</x:v>
       </x:c>
       <x:c r="R13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:19">
       <x:c r="A14" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q14" s="14" t="n">
-        <x:v>614968</x:v>
+        <x:v>638234</x:v>
       </x:c>
       <x:c r="R14" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S14" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:19">
       <x:c r="A15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="n">
-        <x:v>638234</x:v>
+        <x:v>638222</x:v>
       </x:c>
       <x:c r="R15" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:19">
       <x:c r="A16" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q16" s="14" t="n">
-        <x:v>638228</x:v>
+        <x:v>614967</x:v>
       </x:c>
       <x:c r="R16" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="S16" s="16" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:19">
       <x:c r="A17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="n">
-        <x:v>615083</x:v>
+        <x:v>638228</x:v>
       </x:c>
       <x:c r="R17" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S17" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:19">
       <x:c r="A18" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O18" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q18" s="14" t="n">
-        <x:v>614967</x:v>
+        <x:v>615083</x:v>
       </x:c>
       <x:c r="R18" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:19">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>84</x:v>
@@ -2670,51 +2670,51 @@
       </x:c>
       <x:c r="N22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="O22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q22" s="14" t="n">
         <x:v>614958</x:v>
       </x:c>
       <x:c r="R22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S22" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:19">
       <x:c r="A23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
@@ -3513,102 +3513,102 @@
       <x:c r="J39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q39" s="0" t="n">
         <x:v>586821</x:v>
       </x:c>
       <x:c r="R39" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S39" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:19">
       <x:c r="A40" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O40" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q40" s="14" t="n">
         <x:v>586822</x:v>
       </x:c>
       <x:c r="R40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:19">
       <x:c r="A41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>24</x:v>
@@ -3661,251 +3661,251 @@
       <x:c r="I42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O42" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q42" s="14" t="n">
-        <x:v>637278</x:v>
+        <x:v>586820</x:v>
       </x:c>
       <x:c r="R42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:19">
       <x:c r="A43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="n">
-        <x:v>637279</x:v>
+        <x:v>586819</x:v>
       </x:c>
       <x:c r="R43" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:19">
       <x:c r="A44" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O44" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q44" s="14" t="n">
-        <x:v>637291</x:v>
+        <x:v>637278</x:v>
       </x:c>
       <x:c r="R44" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S44" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:19">
       <x:c r="A45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O45" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="n">
-        <x:v>586820</x:v>
+        <x:v>637279</x:v>
       </x:c>
       <x:c r="R45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:19">
       <x:c r="A46" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="O46" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q46" s="14" t="n">
-        <x:v>586819</x:v>
+        <x:v>637291</x:v>
       </x:c>
       <x:c r="R46" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:19">
       <x:c r="A47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>23</x:v>
@@ -3963,109 +3963,109 @@
       <x:c r="I48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N48" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="O48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q48" s="14" t="n">
-        <x:v>633111</x:v>
+        <x:v>633109</x:v>
       </x:c>
       <x:c r="R48" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S48" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:19">
       <x:c r="A49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="O49" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="n">
-        <x:v>633109</x:v>
+        <x:v>633111</x:v>
       </x:c>
       <x:c r="R49" s="4" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="S49" s="4" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:19">
       <x:c r="A50" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G50" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4374,54 +4374,54 @@
       <x:c r="J56" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="O56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q56" s="14" t="n">
         <x:v>586647</x:v>
       </x:c>
       <x:c r="R56" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S56" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:19">
       <x:c r="A57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
@@ -4568,103 +4568,103 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="O60" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q60" s="14" t="n">
-        <x:v>608258</x:v>
+        <x:v>608261</x:v>
       </x:c>
       <x:c r="R60" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:19">
       <x:c r="A61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G61" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="O61" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="0" t="n">
-        <x:v>608261</x:v>
+        <x:v>608258</x:v>
       </x:c>
       <x:c r="R61" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S61" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:19">
       <x:c r="A62" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
@@ -4826,54 +4826,54 @@
       <x:c r="J65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="O65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="n">
         <x:v>621071</x:v>
       </x:c>
       <x:c r="R65" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S65" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:19">
       <x:c r="A66" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -4925,254 +4925,254 @@
       <x:c r="I67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O67" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="n">
-        <x:v>578857</x:v>
+        <x:v>636110</x:v>
       </x:c>
       <x:c r="R67" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S67" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:19">
       <x:c r="A68" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N68" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O68" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q68" s="14" t="n">
-        <x:v>636101</x:v>
+        <x:v>578857</x:v>
       </x:c>
       <x:c r="R68" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S68" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:19">
       <x:c r="A69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O69" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q69" s="0" t="n">
-        <x:v>636102</x:v>
+        <x:v>636101</x:v>
       </x:c>
       <x:c r="R69" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S69" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:19">
       <x:c r="A70" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N70" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O70" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q70" s="14" t="n">
-        <x:v>636109</x:v>
+        <x:v>636102</x:v>
       </x:c>
       <x:c r="R70" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S70" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:19">
       <x:c r="A71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G71" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O71" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="n">
-        <x:v>636110</x:v>
+        <x:v>636109</x:v>
       </x:c>
       <x:c r="R71" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:19">
       <x:c r="A72" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5228,51 +5228,51 @@
       <x:c r="J73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O73" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="n">
         <x:v>636105</x:v>
       </x:c>
       <x:c r="R73" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S73" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:19">
       <x:c r="A74" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5328,51 +5328,51 @@
       <x:c r="J75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="O75" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="n">
         <x:v>636108</x:v>
       </x:c>
       <x:c r="R75" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S75" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:19">
       <x:c r="A76" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6347,54 +6347,54 @@
       <x:c r="J95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="O95" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="n">
         <x:v>626367</x:v>
       </x:c>
       <x:c r="R95" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S95" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:19">
       <x:c r="A96" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G96" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -6449,51 +6449,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="O97" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="n">
         <x:v>633911</x:v>
       </x:c>
       <x:c r="R97" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S97" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:19">
       <x:c r="A98" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G98" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="14" t="s">
@@ -6505,100 +6505,100 @@
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="O98" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q98" s="14" t="n">
         <x:v>599730</x:v>
       </x:c>
       <x:c r="R98" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S98" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:19">
       <x:c r="A99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="G99" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="O99" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="n">
         <x:v>632276</x:v>
       </x:c>
       <x:c r="R99" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S99" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:19">
       <x:c r="A100" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G100" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="14" t="s">
@@ -6607,54 +6607,54 @@
       <x:c r="J100" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N100" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="O100" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q100" s="14" t="n">
         <x:v>617042</x:v>
       </x:c>
       <x:c r="R100" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S100" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:19">
       <x:c r="A101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G101" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>24</x:v>
@@ -6758,108 +6758,108 @@
       <x:c r="I103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="O103" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="n">
-        <x:v>605398</x:v>
+        <x:v>605399</x:v>
       </x:c>
       <x:c r="R103" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S103" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:19">
       <x:c r="A104" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N104" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="O104" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q104" s="14" t="n">
-        <x:v>605399</x:v>
+        <x:v>605398</x:v>
       </x:c>
       <x:c r="R104" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S104" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:19">
       <x:c r="A105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="G105" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
@@ -6915,51 +6915,51 @@
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N106" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="O106" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q106" s="14" t="n">
         <x:v>605397</x:v>
       </x:c>
       <x:c r="R106" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S106" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:19">
       <x:c r="A107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="G107" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>