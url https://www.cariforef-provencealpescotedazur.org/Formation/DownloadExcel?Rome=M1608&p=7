--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -773,111 +773,111 @@
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire comptable + excel intégral</x:t>
   </x:si>
   <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel secrétaire comptable (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel secrétaire comptable (AFC / Région)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme France Travail - Conseil régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insertion Travail Education Culture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>08/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
@@ -6839,117 +6839,117 @@
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>633319</x:v>
+        <x:v>566384</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>566384</x:v>
+        <x:v>633319</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
@@ -6973,372 +6973,375 @@
       <x:c r="R92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>542422</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>630581</x:v>
+        <x:v>617328</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>636151</x:v>
+        <x:v>588110</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K95" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="L95" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M95" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="N95" s="3" t="n">
+        <x:v>35049</x:v>
+      </x:c>
+      <x:c r="O95" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="P95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="J95" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>588110</x:v>
+        <x:v>583312</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>583312</x:v>
+        <x:v>630581</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
+      <x:c r="E97" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>617328</x:v>
+        <x:v>634887</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
+      <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>634887</x:v>
+        <x:v>636151</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -7357,51 +7360,51 @@
       <x:c r="L99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>636872</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -7432,78 +7435,78 @@
       <x:c r="R100" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>614294</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I101" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J101" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K101" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>598725</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
@@ -7528,51 +7531,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>617331</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -7582,51 +7585,51 @@
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>617332</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7654,78 +7657,78 @@
       <x:c r="R104" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>635979</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I105" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K105" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>609630</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
@@ -7867,51 +7870,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>608335</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -7987,204 +7990,204 @@
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>626317</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I111" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>622626</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>629927</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K113" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>629928</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
@@ -8320,51 +8323,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>636153</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8427,102 +8430,102 @@
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>635530</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I119" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K119" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>622628</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
@@ -8598,51 +8601,51 @@
       <x:c r="L121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>623287</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -8658,96 +8661,96 @@
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>638189</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>636150</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -8823,51 +8826,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>636155</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -8956,79 +8959,79 @@
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>606206</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>622625</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
@@ -9050,51 +9053,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>635981</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G130" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -9244,78 +9247,78 @@
       <x:c r="R132" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>635529</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I133" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K133" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>583311</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -9337,54 +9340,54 @@
       <x:c r="L134" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>617327</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -9577,81 +9580,81 @@
       <x:c r="R138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>623987</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>588111</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -9670,51 +9673,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>633794</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -9724,51 +9727,51 @@
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>601581</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
@@ -9846,51 +9849,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>626318</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9957,51 +9960,51 @@
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>626320</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>127</x:v>
@@ -10155,81 +10158,81 @@
       <x:c r="S148" s="14" t="n">
         <x:v>601688</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>553000</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10338,132 +10341,132 @@
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>599842</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>600068</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
@@ -10497,51 +10500,51 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>496870</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>66</x:v>
@@ -10602,51 +10605,51 @@
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>616806</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10687,82 +10690,82 @@
         <x:v>552075</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>599565</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10853,51 +10856,51 @@
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>603103</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>66</x:v>
@@ -10913,51 +10916,51 @@
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>633002</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
@@ -10987,78 +10990,78 @@
       <x:c r="S162" s="14" t="n">
         <x:v>633003</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>548187</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
@@ -11282,82 +11285,82 @@
         <x:v>607505</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>552997</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11506,51 +11509,51 @@
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>601391</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
@@ -11638,96 +11641,96 @@
         <x:v>602018</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>602114</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>66</x:v>
@@ -11997,82 +12000,82 @@
         <x:v>555940</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>599566</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12116,96 +12119,96 @@
         <x:v>548911</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600069</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
@@ -12218,51 +12221,51 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>632347</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>47</x:v>