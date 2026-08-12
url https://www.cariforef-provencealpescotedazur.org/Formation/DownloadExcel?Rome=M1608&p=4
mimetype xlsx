--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -455,68 +455,68 @@
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
@@ -902,119 +902,119 @@
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fraser Formation</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 4e</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
@@ -1109,108 +1109,108 @@
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Privé du Para-Médical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladapt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladapt - Antenne Toulon - CFA Spécialisé</x:t>
+  </x:si>
+  <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
@@ -3270,175 +3270,175 @@
       <x:c r="I27" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
+      <x:c r="S27" s="0" t="n">
+        <x:v>555773</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>555773</x:v>
+        <x:v>555772</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>608431</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3575,51 +3575,51 @@
       <x:c r="L32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>581839</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -3632,51 +3632,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>549457</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
@@ -3691,51 +3691,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>552169</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -3855,57 +3855,57 @@
       <x:c r="H37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>608432</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4044,51 +4044,51 @@
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>549116</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4483,57 +4483,57 @@
         <x:v>127</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>586155</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>47</x:v>
@@ -7003,51 +7003,51 @@
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>617328</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7066,51 +7066,51 @@
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>588110</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7171,51 +7171,51 @@
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>630581</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -7522,51 +7522,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>617331</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -7576,51 +7576,51 @@
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>617332</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
@@ -7633,51 +7633,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>635979</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -7813,51 +7813,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>612877</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -7924,51 +7924,51 @@
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>634110</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
@@ -8077,575 +8077,575 @@
         <x:v>227</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>622628</x:v>
+        <x:v>629927</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R113" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S113" s="0" t="n">
+        <x:v>629928</x:v>
+      </x:c>
+      <x:c r="T113" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="U113" s="4" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>623287</x:v>
+        <x:v>626905</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>629927</x:v>
+        <x:v>636152</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>629928</x:v>
+        <x:v>636153</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I117" s="4" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="Q117" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="Q117" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R117" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="S117" s="0" t="n">
+        <x:v>625325</x:v>
+      </x:c>
+      <x:c r="T117" s="4" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>636152</x:v>
+        <x:v>635530</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>636153</x:v>
+        <x:v>622628</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>291</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>625325</x:v>
+        <x:v>621182</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>296</x:v>
-[...2 lines deleted...]
-        <x:v>297</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>635530</x:v>
+        <x:v>623287</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -8843,135 +8843,135 @@
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>636155</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>625324</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>606206</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
@@ -8990,51 +8990,51 @@
       <x:c r="J128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>622625</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -9044,120 +9044,120 @@
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>635981</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G130" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>636871</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -9190,138 +9190,138 @@
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>551637</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>635529</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>583311</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
@@ -9334,51 +9334,51 @@
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>617327</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -9388,51 +9388,51 @@
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>617329</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
@@ -9445,114 +9445,114 @@
       <x:c r="J136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>617330</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>621184</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9640,93 +9640,93 @@
       <x:c r="T139" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G140" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>633794</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -9979,93 +9979,93 @@
         <x:v>626320</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>611055</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -10131,51 +10131,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>601688</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10194,106 +10194,106 @@
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>553000</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>608518</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10315,51 +10315,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>549137</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
@@ -10425,51 +10425,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>600068</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10671,51 +10671,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>552075</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -10775,63 +10775,63 @@
       <x:c r="H159" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>555941</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>324</x:v>
@@ -10990,564 +10990,565 @@
       <x:c r="S162" s="14" t="n">
         <x:v>633003</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>346</x:v>
-[...2 lines deleted...]
-        <x:v>347</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>601391</x:v>
+        <x:v>548187</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>607505</x:v>
+        <x:v>546939</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>552997</x:v>
+        <x:v>599798</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>601181</x:v>
+        <x:v>599927</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="Q167" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="Q167" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>549682</x:v>
+        <x:v>607505</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>548187</x:v>
+        <x:v>552997</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>546939</x:v>
+        <x:v>601181</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>358</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>599798</x:v>
+        <x:v>549682</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="n">
+        <x:v>601391</x:v>
+      </x:c>
+      <x:c r="T171" s="4" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="U171" s="4" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>145</x:v>
@@ -11671,51 +11672,51 @@
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>602114</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11844,57 +11845,57 @@
       <x:c r="H177" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>608519</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11965,63 +11966,63 @@
       <x:c r="H179" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>555940</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
@@ -12096,51 +12097,51 @@
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>548911</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
@@ -12149,51 +12150,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600069</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -12206,51 +12207,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>632347</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">