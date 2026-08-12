--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -212,164 +212,164 @@
   <x:si>
     <x:t>REILLANNE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-CROIX-A-LAUZE</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>EYGALIERES</x:t>
   </x:si>
   <x:si>
     <x:t>AIGLUN</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>AUBENAS-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
-    <x:t>ARLES</x:t>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MARTIN-DE-CRAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-CHAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>VACHERES</x:t>
   </x:si>
   <x:si>
-    <x:t>ISTRES</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>03/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Acheteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
+    <x:t>Approvisionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Châteaurenard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestion fournisseur</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Approvisionnement</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Acheteur France et international</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business international : achat et vente</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
@@ -443,77 +443,77 @@
   <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme en management international</x:t>
   </x:si>
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -665,159 +665,159 @@
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat et gestion des fournisseurs</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Parcours d'économie-gestion Terminale BAC PRO Compagnons du devoir - 18 mois</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop : Utilisateurs</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant import-export</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais commercial</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
@@ -2197,51 +2197,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>628423</x:v>
+        <x:v>628667</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
@@ -2250,100 +2250,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>628424</x:v>
+        <x:v>628423</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>628667</x:v>
+        <x:v>628424</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
@@ -2352,100 +2352,100 @@
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>628472</x:v>
+        <x:v>628672</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>628672</x:v>
+        <x:v>628679</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
@@ -2454,100 +2454,100 @@
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>628679</x:v>
+        <x:v>628681</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>628681</x:v>
+        <x:v>628130</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
@@ -2556,100 +2556,100 @@
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>628130</x:v>
+        <x:v>628131</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34025</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>628131</x:v>
+        <x:v>628472</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>24</x:v>
@@ -2707,51 +2707,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623726</x:v>
+        <x:v>623725</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>59</x:v>
@@ -2760,230 +2760,230 @@
       <x:c r="K28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623725</x:v>
+        <x:v>623726</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39399</x:v>
+        <x:v>34249</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34022</x:v>
+        <x:v>31660</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>551940</x:v>
+        <x:v>506631</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>34249</x:v>
+        <x:v>39399</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>31660</x:v>
+        <x:v>34022</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>506633</x:v>
+        <x:v>551940</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="Q31" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>506631</x:v>
+        <x:v>506633</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35149</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -3307,234 +3307,234 @@
       <x:c r="B38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>499363</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>499366</x:v>
+        <x:v>499360</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>499360</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>567249</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -3597,51 +3597,51 @@
       <x:c r="J43" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35462</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -4123,153 +4123,153 @@
       <x:c r="K52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>535043</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550751</x:v>
+        <x:v>535043</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>616046</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
@@ -4285,51 +4285,51 @@
       <x:c r="G55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>608399</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -4346,51 +4346,51 @@
       <x:c r="G56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>608400</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
@@ -4406,94 +4406,94 @@
       <x:c r="G57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4757,51 +4757,51 @@
       <x:c r="K63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>624457</x:v>
+        <x:v>624458</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>59</x:v>
@@ -4810,97 +4810,97 @@
       <x:c r="K64" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>624458</x:v>
+        <x:v>624457</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>624460</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -5001,149 +5001,149 @@
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>500093</x:v>
+        <x:v>500095</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>500095</x:v>
+        <x:v>500093</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5228,100 +5228,100 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>623638</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>623723</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -5330,51 +5330,51 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>623722</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -5426,351 +5426,351 @@
         <x:v>218</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>609490</x:v>
+        <x:v>617726</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>617728</x:v>
+        <x:v>617727</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>598720</x:v>
+        <x:v>617728</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>629915</x:v>
+        <x:v>598720</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>617726</x:v>
+        <x:v>629915</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>617727</x:v>
+        <x:v>609490</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -5837,283 +5837,283 @@
       <x:c r="M83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>629916</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>599937</x:v>
+        <x:v>600034</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>602618</x:v>
+        <x:v>599937</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>600035</x:v>
+        <x:v>602618</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>548170</x:v>
+        <x:v>600035</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6122,105 +6122,105 @@
       <x:c r="K88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>600034</x:v>
+        <x:v>548170</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>599936</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>