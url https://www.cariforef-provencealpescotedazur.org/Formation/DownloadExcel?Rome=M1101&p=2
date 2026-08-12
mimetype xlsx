--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -665,159 +665,159 @@
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation achat et gestion des fournisseurs</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Parcours d'économie-gestion Terminale BAC PRO Compagnons du devoir - 18 mois</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop : Utilisateurs</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sage gestion commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques et outils de la fonction d'acheteur</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant import-export</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais commercial</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
@@ -4123,114 +4123,114 @@
       <x:c r="K52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>535043</x:v>
+        <x:v>550751</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550751</x:v>
+        <x:v>535043</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -4757,51 +4757,51 @@
       <x:c r="K63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>624457</x:v>
+        <x:v>624458</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>59</x:v>
@@ -4810,51 +4810,51 @@
       <x:c r="K64" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>624458</x:v>
+        <x:v>624457</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>197</x:v>
@@ -5001,118 +5001,118 @@
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>500093</x:v>
+        <x:v>500095</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>500095</x:v>
+        <x:v>500093</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>183</x:v>
@@ -5277,51 +5277,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>623723</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -5330,51 +5330,51 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>623722</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -5426,351 +5426,351 @@
         <x:v>218</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>609490</x:v>
+        <x:v>617726</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>617728</x:v>
+        <x:v>617727</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>598720</x:v>
+        <x:v>617728</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>629915</x:v>
+        <x:v>598720</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>617726</x:v>
+        <x:v>629915</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>617727</x:v>
+        <x:v>609490</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -5837,399 +5837,399 @@
       <x:c r="M83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>629916</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>599937</x:v>
+        <x:v>600034</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>602618</x:v>
+        <x:v>599937</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>600035</x:v>
+        <x:v>602618</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>548170</x:v>
+        <x:v>600035</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>599936</x:v>
+        <x:v>548170</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>600034</x:v>
+        <x:v>599936</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>