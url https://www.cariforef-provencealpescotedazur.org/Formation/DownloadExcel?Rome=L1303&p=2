--- v1 (2026-10-05)
+++ v2 (2026-10-06)
@@ -335,132 +335,132 @@
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention direction de projets ou établissements culturels</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Master mention direction de projets ou établissements culturels parcours management et droit des organisations et des manifestations culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention théâtre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention théâtre</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
-    <x:t>Art spectacle</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Produire, administrer diffuser son spectacle vivant - Devenir stratège de sa propre carrière</x:t>
   </x:si>
   <x:si>
     <x:t>Sheila Vidal</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sécuriser l'exploitation d'une oeuvre : droits d'auteur et spectacle vivant</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -1608,177 +1608,177 @@
       <x:c r="G13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
+      <x:c r="S13" s="0" t="n">
+        <x:v>592091</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="R13" s="0" t="s">
+      <x:c r="U13" s="4" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592091</x:v>
+        <x:v>592090</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592090</x:v>
+        <x:v>592089</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -1790,263 +1790,263 @@
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>641611</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592074</x:v>
+        <x:v>640468</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592075</x:v>
+        <x:v>592074</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>640468</x:v>
+        <x:v>592075</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>634243</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>67</x:v>