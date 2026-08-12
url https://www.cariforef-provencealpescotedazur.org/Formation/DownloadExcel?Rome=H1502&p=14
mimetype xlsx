--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -548,89 +548,89 @@
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>HACCP - Restauration</x:t>
   </x:si>
   <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthode haccp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleta Formation Conseil Haccp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
-    <x:t>Méthode haccp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Educ'Altitudes</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>03/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>HACCP | restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
@@ -1202,135 +1202,135 @@
   <x:si>
     <x:t>Mesure optique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours commercialisation en instrumentation scientifique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours ingénierie en instrumentation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours instrumentation des moyens d'essai</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours microcapteurs et microélectronique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention mécanique parcours aéronautique et transport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention mécanique parcours feux et ingénierie de la sécurité incendie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention mécanique parcours fluids et solids</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention qualité, hygiène, sécurité parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention qualité, hygiène, sécurité parcours ingénierie des systèmes de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention qualité, hygiène, sécurité parcours systèmes de management et excellence opérationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention risques et environnement parcours gestion territoriale des risques naturels et technologiques - Sciences du risque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention traitement du signal et des images</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Traitement signal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention traitement du signal et des images parcours compétences complémentaires en informatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention traitement du signal et des images parcours traitement du signal et des images</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pratiquer la méthode HACCP et le PMS en restauration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aaaa et Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pratiquer la méthode HACCP et le PMS en restauration collective</x:t>
   </x:si>
   <x:si>
+    <x:t>Le Moins Cher en Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vos Formations aux Meilleurs Prix</x:t>
   </x:si>
   <x:si>
     <x:t>FMP</x:t>
-  </x:si>
-[...76 lines deleted...]
-    <x:t>MCF</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de système QSE</x:t>
   </x:si>
   <x:si>
     <x:t>Philippe Roux</x:t>
   </x:si>
   <x:si>
     <x:t>83270</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
@@ -3287,54 +3287,54 @@
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>554901</x:v>
+        <x:v>603421</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -3347,54 +3347,54 @@
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>603421</x:v>
+        <x:v>554901</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>110</x:v>
@@ -3993,335 +3993,335 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>635213</x:v>
+        <x:v>598273</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="Q38" s="16" t="s">
+      <x:c r="R38" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="S38" s="14" t="n">
+        <x:v>626878</x:v>
+      </x:c>
+      <x:c r="T38" s="16" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>626878</x:v>
+        <x:v>626876</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="Q40" s="16" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="Q40" s="16" t="s">
+      <x:c r="S40" s="14" t="n">
+        <x:v>635213</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="R40" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="T40" s="16" t="s">
+      <x:c r="U40" s="16" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="Q41" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>626875</x:v>
+        <x:v>635974</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>635974</x:v>
+        <x:v>626875</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>132</x:v>
@@ -4960,51 +4960,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21516</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>611507</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40442</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -10626,118 +10626,120 @@
       <x:c r="I153" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>591873</x:v>
+        <x:v>591872</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="15" t="s"/>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="n">
+        <x:v>38682</x:v>
+      </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>380</x:v>
-[...1 lines deleted...]
-      <x:c r="J154" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>638075</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -10752,1120 +10754,1116 @@
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>591874</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>591872</x:v>
+        <x:v>574976</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>574976</x:v>
+        <x:v>581567</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>581567</x:v>
+        <x:v>574978</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>574978</x:v>
+        <x:v>574979</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38682</x:v>
+        <x:v>38181</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>574979</x:v>
+        <x:v>581572</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>581572</x:v>
+        <x:v>574992</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>574992</x:v>
+        <x:v>574993</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38181</x:v>
+        <x:v>39265</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>574993</x:v>
+        <x:v>577557</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39265</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>12585</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>577557</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>591932</x:v>
+        <x:v>591933</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>591933</x:v>
+        <x:v>591931</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>591931</x:v>
+        <x:v>591934</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>591934</x:v>
+        <x:v>581574</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>581574</x:v>
+        <x:v>575008</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>575008</x:v>
+        <x:v>575009</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>397</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>24356</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="P171" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="P171" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>575009</x:v>
+        <x:v>565188</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="H172" s="14" t="s"/>
+      <x:c r="H172" s="14" t="s">
+        <x:v>400</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>565188</x:v>
+        <x:v>634309</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>634309</x:v>
+        <x:v>638075</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>637752</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>