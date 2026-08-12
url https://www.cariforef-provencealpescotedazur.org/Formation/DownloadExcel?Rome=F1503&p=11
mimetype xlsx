--- v0 (2026-08-11)
+++ v1 (2026-08-12)
@@ -596,92 +596,92 @@
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
     <x:t>CAP menuisier fabricant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
-[...2 lines deleted...]
-    <x:t>AIX - LES MILLES</x:t>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur construction bois bas carbone</x:t>
   </x:si>
   <x:si>
     <x:t>Fibois Auvergne-Rhône-Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>69364</x:t>
@@ -734,75 +734,75 @@
   <x:si>
     <x:t>Menuiserie bois</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel charpentier bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel charpentier bois (Apprentissage)</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>03/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel constructeur bois (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -5645,173 +5645,173 @@
       <x:c r="I77" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="R77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>548272</x:v>
+        <x:v>548418</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
+      <x:c r="R78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="R78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>548327</x:v>
+        <x:v>548272</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="Q79" s="4" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>548418</x:v>
+        <x:v>548327</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>56</x:v>
@@ -5850,551 +5850,550 @@
       <x:c r="S80" s="14" t="n">
         <x:v>626798</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>631041</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>548231</x:v>
+        <x:v>603224</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>620930</x:v>
+        <x:v>603286</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>628094</x:v>
+        <x:v>620925</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>603224</x:v>
+        <x:v>620930</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>603286</x:v>
+        <x:v>631041</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>620925</x:v>
+        <x:v>548231</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>603978</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>603984</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -6643,114 +6642,114 @@
         <x:v>173</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>603145</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>603226</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -6759,57 +6758,57 @@
         <x:v>173</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>603287</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -7175,57 +7174,57 @@
       <x:c r="G103" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>603151</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -7234,298 +7233,298 @@
         <x:v>173</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>603352</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>548208</x:v>
+        <x:v>604052</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>499412</x:v>
+        <x:v>603358</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>604052</x:v>
+        <x:v>499412</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>603358</x:v>
+        <x:v>548208</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>150</x:v>
@@ -7551,128 +7550,128 @@
       <x:c r="T109" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>573321</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>614874</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -7797,224 +7796,225 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>623149</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>35508</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>548886</x:v>
+        <x:v>633037</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>222</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>35508</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>633037</x:v>
+        <x:v>548886</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>42102</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="H117" s="0" t="s">
+      <x:c r="I117" s="4" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22396</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>633038</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="U117" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>