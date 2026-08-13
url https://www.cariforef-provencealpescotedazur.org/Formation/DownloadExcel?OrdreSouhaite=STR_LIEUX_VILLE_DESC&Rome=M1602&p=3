--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -200,83 +200,83 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Excel maîtrise complète</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivaneo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Excel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Word les fondamentaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Vivaneo</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Logiciel Word</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Actualisation et perfectionnement Excel</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Word blended learning</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel bureautique</x:t>
@@ -395,59 +395,59 @@
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Accueil</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé administratif et d'accueil</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Facturation avec chorus pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
     <x:t>WORD - Publipostage en e-learning</x:t>
   </x:si>
   <x:si>
-    <x:t>Facturation avec chorus pro</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Excel - initiation et/ou perfectionnement - e-learning</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Arkesys Net</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
@@ -476,125 +476,125 @@
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Pack Office (Word, Excel, Powerpoint, Outlook)</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
-[...8 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
+    <x:t>DAEU diplôme d'accès aux études universitaires option A (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mise à niveau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pack office : Word, Excel et Powerpoint - les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>DAEU diplôme d'accès aux études universitaires option A (Apprentissage)</x:t>
-[...20 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
+    <x:t>Bureautique : Word, Excel et PowerPoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bureautique : Word, Excel et PowerPoint</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A (Sonate - A distance)</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B (Sonate - A distance)</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Docker</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
@@ -776,65 +776,65 @@
   <x:si>
     <x:t>Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation électronique : tout comprendre et se mettre en conformité</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
@@ -950,116 +950,116 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Nova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>Nova</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAEU diplôme d'accès aux études universitaires option A - Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAEU diplôme d'accès aux études universitaires option B - Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B</x:t>
   </x:si>
   <x:si>
-    <x:t>Université de Toulon</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
@@ -1076,132 +1076,132 @@
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>01/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/14/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Activ Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Bases informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte ordinateur</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation informatique sur Mac</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
@@ -2237,220 +2237,220 @@
       <x:c r="B6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>616412</x:v>
+        <x:v>608328</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>608328</x:v>
+        <x:v>616412</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>623484</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>608330</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
@@ -2459,100 +2459,100 @@
       <x:c r="L10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>616410</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>616415</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -2715,51 +2715,51 @@
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>535717</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
@@ -2881,51 +2881,51 @@
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>527761</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
@@ -2991,51 +2991,51 @@
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>623548</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
@@ -3359,236 +3359,236 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>538555</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>525594</x:v>
+        <x:v>614413</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>491884</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>614413</x:v>
+        <x:v>525594</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>525583</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
@@ -3703,265 +3703,265 @@
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>535702</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>535718</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>477294</x:v>
+        <x:v>535718</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>491001</x:v>
+        <x:v>477294</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>520302</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
@@ -3970,51 +3970,51 @@
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>623547</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
@@ -4080,100 +4080,100 @@
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>633092</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>633094</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -4182,100 +4182,100 @@
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>633093</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>633095</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
@@ -4284,51 +4284,51 @@
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>633096</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
@@ -4356,272 +4356,266 @@
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>632294</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>38506</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="J46" s="14" t="s"/>
+      <x:c r="J46" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>585269</x:v>
+        <x:v>608431</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="J47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>608431</x:v>
+        <x:v>585269</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C48" s="15" t="s"/>
+      <x:c r="C48" s="15" t="n">
+        <x:v>40181</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="H48" s="14" t="s"/>
+      <x:c r="H48" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="14" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>578507</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>630658</x:v>
+        <x:v>578507</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -4640,373 +4634,371 @@
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>586145</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="H51" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>635711</x:v>
+        <x:v>624644</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>42363</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>624644</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="U52" s="16" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>616124</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>616125</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>555773</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>555923</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
@@ -5110,51 +5102,51 @@
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>623477</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -5196,154 +5188,154 @@
       <x:c r="R60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>585268</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>632351</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>608525</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5356,164 +5348,165 @@
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>603605</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>549457</x:v>
+        <x:v>636294</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>636294</x:v>
+        <x:v>549457</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5526,51 +5519,51 @@
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>629270</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -6516,254 +6509,254 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>527787</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>535714</x:v>
+        <x:v>527758</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>527758</x:v>
+        <x:v>535714</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>527783</x:v>
+        <x:v>577809</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>577809</x:v>
+        <x:v>527783</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -6945,381 +6938,382 @@
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>558534</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>590008</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
+      <x:c r="E93" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>626461</x:v>
+        <x:v>590008</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>626459</x:v>
+        <x:v>626462</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>626462</x:v>
+        <x:v>629938</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>629938</x:v>
+        <x:v>629939</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>629939</x:v>
+        <x:v>626461</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7331,51 +7325,51 @@
       <x:c r="L98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>564177</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>46</x:v>
@@ -7433,255 +7427,255 @@
       <x:c r="L100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>616416</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>608331</x:v>
+        <x:v>616411</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>616411</x:v>
+        <x:v>608331</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>616413</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>608329</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -8755,159 +8749,159 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>637616</x:v>
+        <x:v>524804</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>623366</x:v>
+        <x:v>544539</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -8930,159 +8924,159 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>544539</x:v>
+        <x:v>637616</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>524804</x:v>
+        <x:v>623366</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -9845,401 +9839,401 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>577813</x:v>
+        <x:v>614276</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>577814</x:v>
+        <x:v>577813</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="R145" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="R145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>614276</x:v>
+        <x:v>577814</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>527785</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I147" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="Q147" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="Q147" s="4" t="s">
+      <x:c r="R147" s="0" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>614284</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>535719</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>527760</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -10250,51 +10244,51 @@
         <x:v>67</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>527790</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>66</x:v>
@@ -10457,931 +10451,931 @@
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>564528</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>303</x:v>
-[...2 lines deleted...]
-        <x:v>304</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>628393</x:v>
+        <x:v>622408</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>40181</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="H156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>628394</x:v>
+        <x:v>564254</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>622408</x:v>
+        <x:v>564255</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>305</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>564254</x:v>
+        <x:v>628391</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>564255</x:v>
+        <x:v>628392</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>628391</x:v>
+        <x:v>628395</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>628392</x:v>
+        <x:v>628397</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>40181</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s"/>
+      <x:c r="E162" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>628395</x:v>
+        <x:v>601787</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>303</x:v>
-[...2 lines deleted...]
-        <x:v>304</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>628397</x:v>
+        <x:v>634779</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>601787</x:v>
+        <x:v>563552</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
+      <x:c r="E165" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>634779</x:v>
+        <x:v>601788</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C166" s="15" t="s"/>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C166" s="15" t="n">
+        <x:v>40181</x:v>
+      </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="J166" s="14" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J166" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>563552</x:v>
+        <x:v>628393</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>628389</x:v>
+        <x:v>628394</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>628390</x:v>
+        <x:v>628389</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>601788</x:v>
+        <x:v>628390</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12045,150 +12039,150 @@
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>547984</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>627990</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>633261</x:v>
+        <x:v>633335</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
@@ -12197,114 +12191,114 @@
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>633335</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>637614</x:v>
+        <x:v>629753</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12313,114 +12307,114 @@
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>629753</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>629754</x:v>
+        <x:v>637614</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>197</x:v>
@@ -12431,54 +12425,54 @@
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>633028</x:v>
+        <x:v>633027</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -12491,57 +12485,57 @@
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>633029</x:v>
+        <x:v>633028</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="U189" s="4" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>197</x:v>
@@ -12552,54 +12546,54 @@
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>633027</x:v>
+        <x:v>633029</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -13081,339 +13075,339 @@
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>40181</x:v>
+        <x:v>36390</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>35004</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="Q200" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="Q200" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>633812</x:v>
+        <x:v>603515</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>621349</x:v>
+        <x:v>621350</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>36390</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>35004</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="P202" s="14" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="Q202" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="P202" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R202" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="S202" s="14" t="n">
+        <x:v>633811</x:v>
+      </x:c>
+      <x:c r="T202" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="U202" s="16" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>621350</x:v>
+        <x:v>633812</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>633811</x:v>
+        <x:v>621349</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>74</x:v>
@@ -14058,115 +14052,115 @@
       <x:c r="S216" s="14" t="n">
         <x:v>625672</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -14179,154 +14173,154 @@
       <x:c r="S218" s="14" t="n">
         <x:v>555921</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>555772</x:v>
+        <x:v>608432</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>608432</x:v>
+        <x:v>555772</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14499,232 +14493,232 @@
       <x:c r="L224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>35071</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>601428</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>601920</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -14856,79 +14850,79 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>623252</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
@@ -14941,77 +14935,77 @@
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>623254</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35035</x:v>
@@ -15050,51 +15044,51 @@
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>527759</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
@@ -15157,51 +15151,51 @@
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>535715</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
@@ -15508,783 +15502,783 @@
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>615126</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>626485</x:v>
+        <x:v>601742</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>626896</x:v>
+        <x:v>626485</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
-      <x:c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>601742</x:v>
+        <x:v>626896</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>42366</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>635329</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>575035</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>575039</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>575041</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>575032</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>577798</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>575036</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>575037</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>575040</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>575033</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
@@ -16367,98 +16361,102 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>577806</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C258" s="15" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C258" s="15" t="n">
+        <x:v>35914</x:v>
+      </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="J258" s="14" t="s"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="J258" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>577795</x:v>
+        <x:v>575038</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>46</x:v>
@@ -16474,102 +16472,98 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>577810</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>13016</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>575038</x:v>
+        <x:v>577795</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>74</x:v>