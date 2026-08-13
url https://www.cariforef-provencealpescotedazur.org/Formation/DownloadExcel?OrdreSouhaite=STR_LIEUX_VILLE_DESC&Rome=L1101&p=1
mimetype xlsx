--- v0 (2026-08-12)
+++ v1 (2026-08-13)
@@ -383,93 +383,93 @@
   <x:si>
     <x:t>78170</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales musique à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales accompagnement</x:t>
   </x:si>
   <x:si>
+    <x:t>diplôme d'études musicales culture musicale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bachelor européen marché de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>02/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'études musicales création musicale</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>diplôme d'études musicales culture musicale</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1611,51 +1611,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>630197</x:v>
+        <x:v>630151</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -1668,51 +1668,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>630147</x:v>
+        <x:v>630197</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -1722,108 +1722,108 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>630151</x:v>
+        <x:v>630150</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>630152</x:v>
+        <x:v>630146</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -1847,94 +1847,94 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>630196</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>630146</x:v>
+        <x:v>630152</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -1944,51 +1944,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>630150</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>55</x:v>
@@ -2159,302 +2159,303 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>595182</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="H24" s="14" t="s">
+      <x:c r="H24" s="14" t="s"/>
+      <x:c r="I24" s="16" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="R24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="R24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>587692</x:v>
+        <x:v>595165</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="R25" s="0" t="s">
+      <x:c r="S25" s="0" t="n">
+        <x:v>567470</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="S25" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>595166</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>567470</x:v>
+        <x:v>587692</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>595165</x:v>
+        <x:v>595169</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 