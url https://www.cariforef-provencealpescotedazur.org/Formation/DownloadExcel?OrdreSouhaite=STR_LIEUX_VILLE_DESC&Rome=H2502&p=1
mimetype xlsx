--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -491,101 +491,101 @@
   <x:si>
     <x:t>Master mention ingénierie des systèmes complexes</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électronique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé du CESI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI école d'ingénieurs - campus de Paris Nanterre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Éco-industrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé du CESI</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels parcours systèmes automatisés-robotique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Métrologie dimensionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
@@ -674,188 +674,188 @@
   <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours biologie végétale et biotechnologies environnementales</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours génie des systèmes automatisés</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours réseaux électriques bâtiments industries intelligents</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours rurveillance et sûreté des systèmes par analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traitement du signal et des images parcours traitement du signal et des images</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement signal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours analyse et contrôle des systèmes</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention traitement du signal et des images</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours exploitation des installations énergétiques pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Contrat performance énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention mécanique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours fluids et solids</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours  qualité et sécurité en agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention nanosciences et nanotechnologies parcours nano-ingénierie et dispositifs quantiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie mécanique parcours conception de structures composites</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de l’Électronique et du Numérique - Marseille - Yncréa Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>parcours des écoles d'ingénieurs Polytech - PeiP A - parcours généraliste</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>parcours des écoles d'ingénieurs Polytech - PeiP D - filière technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention nanosciences et nanotechnologies</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>master mention réseaux et télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>MSc Creativity and Design Management</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention nanosciences et nanotechnologies parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 9e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mastère Spécialisé Ingénierie du Sport - Interaction Homme Matériel Environnement (IHME)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie mécanique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biologique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention réseaux et télécommunication parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traitement du signal et des images parcours compétences complémentaires en informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours Internet of Things</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie de la santé parcours prévention des risques et nuisances technologiques</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie de la santé parcours médicaments et produits de santé</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
@@ -950,60 +950,60 @@
   <x:si>
     <x:t>Cycle Professionnel Renforcer sa posture de manager et son leadership</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université Nice Côte d'Azur - Polytech Nice Sophia</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Management des Hommes</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'École polytechnique universitaire de l'université Côte d'Azur spécialité robotique</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EURECOM</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'aliment et biotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
@@ -2304,114 +2304,114 @@
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24118</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>571908</x:v>
+        <x:v>600169</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39725</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24118</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>600169</x:v>
+        <x:v>571908</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>26</x:v>
@@ -3568,326 +3568,324 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>603933</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39433</x:v>
+        <x:v>40701</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12576</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>540578</x:v>
+        <x:v>606187</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>591171</x:v>
+        <x:v>540578</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>629260</x:v>
+        <x:v>591171</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C38" s="15" t="s"/>
+      <x:c r="C38" s="15" t="n">
+        <x:v>39433</x:v>
+      </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="J38" s="14" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>505806</x:v>
+        <x:v>629260</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="L39" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="I39" s="4" t="s">
+      <x:c r="Q39" s="4" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>606187</x:v>
+        <x:v>505806</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>160</x:v>
@@ -4894,364 +4892,364 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>574947</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>591962</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>35489</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>22213</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>575554</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>37580</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595664</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>35489</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>591873</x:v>
+        <x:v>575554</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>39003</x:v>
+        <x:v>37580</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>24356</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>591932</x:v>
+        <x:v>595664</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>575053</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
@@ -5747,51 +5745,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>635293</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24356</x:v>
@@ -5861,145 +5859,145 @@
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>595663</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>591862</x:v>
+        <x:v>592072</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>39195</x:v>
+        <x:v>38691</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>592072</x:v>
+        <x:v>591862</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -6076,216 +6074,216 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>635292</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41603</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>596772</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39003</x:v>
+        <x:v>38981</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>24356</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>591931</x:v>
+        <x:v>591982</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38981</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>591982</x:v>
+        <x:v>591931</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
@@ -6352,51 +6350,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>595624</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>112</x:v>
@@ -6409,51 +6407,51 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>592071</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>11406</x:v>
@@ -6680,51 +6678,51 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>592226</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
@@ -6737,51 +6735,51 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>591872</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24356</x:v>
@@ -6851,435 +6849,434 @@
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>592093</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>37933</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>581569</x:v>
+        <x:v>575047</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C94" s="15" t="s"/>
+      <x:c r="C94" s="15" t="n">
+        <x:v>38691</x:v>
+      </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="J94" s="14" t="s"/>
+      <x:c r="J94" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>603934</x:v>
+        <x:v>581569</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>242</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="J95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>575052</x:v>
+        <x:v>603934</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38997</x:v>
+        <x:v>37582</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>24237</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>632944</x:v>
+        <x:v>575052</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38984</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22024</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>581560</x:v>
+        <x:v>632944</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38682</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>581567</x:v>
+        <x:v>581560</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37933</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>575047</x:v>
+        <x:v>581567</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
@@ -7473,59 +7470,59 @@
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -7772,92 +7769,92 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>575042</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>505804</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>79</x:v>
@@ -8841,115 +8838,107 @@
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>501077</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>555743</x:v>
+        <x:v>632650</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>15099</x:v>
@@ -8959,51 +8948,51 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597135</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35637</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
@@ -9016,199 +9005,207 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>616028</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>616043</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>285</x:v>
-[...1 lines deleted...]
-      <x:c r="C132" s="15" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C132" s="15" t="n">
+        <x:v>38211</x:v>
+      </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>287</x:v>
-[...1 lines deleted...]
-      <x:c r="J132" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J132" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>632650</x:v>
+        <x:v>555743</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>632641</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
@@ -9321,62 +9318,62 @@
       <x:c r="L136" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>632640</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>12598</x:v>
@@ -9561,165 +9558,164 @@
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>622543</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>558153</x:v>
+        <x:v>609281</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>609281</x:v>
+        <x:v>558153</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38690</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -9802,72 +9798,72 @@
         <x:v>316</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>592394</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>624504</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
@@ -9884,51 +9880,51 @@
       <x:c r="I146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>550302</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10005,51 +10001,51 @@
       <x:c r="I148" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>42453</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
@@ -10065,51 +10061,51 @@
       <x:c r="I149" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>605714</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>