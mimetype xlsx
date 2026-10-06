--- v0 (2026-08-13)
+++ v1 (2026-10-06)
@@ -1213,165 +1213,164 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>623430</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>555706</x:v>
+        <x:v>623431</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21089</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>623431</x:v>
+        <x:v>555706</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38388</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>