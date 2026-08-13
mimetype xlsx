--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -365,188 +365,188 @@
   <x:si>
     <x:t>Musiques du Brésil</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International des Musiques du Monde - Métis</x:t>
   </x:si>
   <x:si>
     <x:t>IIMM</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique instrumentale</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maîtrise des percussions orientales : daburka, riq, bendir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chant Oriental</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours métiers de la production et de la réalisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gu Zheng, Cithare chinoise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du montage et post-production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie de l'image et de la prise de vue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours métiers de la composition musicale et sonore pour l'image</x:t>
+  </x:si>
+  <x:si>
     <x:t>Khöömii – chant diphonique de Mongolie</x:t>
   </x:si>
   <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vièle cheval de Mongolie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Étude du Oud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musiques de l'Inde et Improvisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rythmes et improvisations dans la modalité perse et indienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chant médiéval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention cinéma et audiovisuel parcours métiers de la production et de la réalisation</x:t>
-[...121 lines deleted...]
-  <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le dessin d'architecture à l'aquarelle</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin art</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
@@ -809,66 +809,66 @@
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>CFPESD</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Musical de Formation Professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation jazz et musiques actuelles</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Chant : développer sa technique vocale</x:t>
   </x:si>
   <x:si>
     <x:t>Tandem</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Chant et respiration</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
@@ -2547,66 +2547,66 @@
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>638211</x:v>
+        <x:v>636913</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>93</x:v>
@@ -2614,1657 +2614,1657 @@
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>580591</x:v>
+        <x:v>536105</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>632990</x:v>
+        <x:v>638211</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>592096</x:v>
+        <x:v>632990</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>536105</x:v>
+        <x:v>636912</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>632987</x:v>
+        <x:v>592096</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J28" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>636913</x:v>
+        <x:v>632987</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>576151</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>576155</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>632985</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>632989</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>45083</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>635741</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>635742</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>636910</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>581041</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>581404</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>581487</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>554135</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>636176</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>633638</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>536111</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="C43" s="3" t="s"/>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>45083</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>581433</x:v>
+        <x:v>632988</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>632988</x:v>
+        <x:v>538725</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>45083</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>538725</x:v>
+        <x:v>599182</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J46" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>599182</x:v>
+        <x:v>576148</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>45082</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>576148</x:v>
+        <x:v>636174</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>636174</x:v>
+        <x:v>581433</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>576152</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>576153</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>579887</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>45082</x:v>
+        <x:v>45083</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>636912</x:v>
+        <x:v>580591</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
@@ -4272,106 +4272,106 @@
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>536102</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>536110</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
@@ -4758,51 +4758,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44542</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>597227</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5085,51 +5085,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>630147</x:v>
+        <x:v>630152</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -5139,51 +5139,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>630152</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
@@ -5201,51 +5201,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>621486</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -5258,51 +5258,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>638127</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
@@ -5317,51 +5317,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>621488</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -5374,82 +5374,82 @@
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>621487</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>552020</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -5457,51 +5457,51 @@
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>632788</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -5701,54 +5701,54 @@
       <x:c r="H79" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>576131</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
@@ -5976,78 +5976,78 @@
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>45094</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>626500</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
@@ -6055,51 +6055,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>45085</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>626502</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>218</x:v>
@@ -6110,51 +6110,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>626501</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
@@ -6203,54 +6203,54 @@
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>581557</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>226</x:v>
@@ -6267,51 +6267,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>597205</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -6928,160 +6928,159 @@
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>597206</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="C102" s="15" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C102" s="15" t="n">
+        <x:v>37768</x:v>
+      </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="H102" s="14" t="s">
+      <x:c r="I102" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="I102" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="J102" s="14" t="s"/>
+      <x:c r="J102" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>45073</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="R102" s="14" t="s">
+      <x:c r="S102" s="14" t="n">
+        <x:v>629471</x:v>
+      </x:c>
+      <x:c r="T102" s="16" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="H103" s="0" t="s">
+      <x:c r="I103" s="4" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>45073</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="R103" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="R103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>629471</x:v>
+        <x:v>629478</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
@@ -7195,51 +7194,51 @@
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>597204</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>