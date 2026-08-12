--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -353,68 +353,68 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS conception et réalisation en chaudronnerie industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE-SUR-MER</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>École de production Je fabrique mon avenir</x:t>
   </x:si>
   <x:si>
     <x:t>CAP composites, plastiques chaudronnés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Matériau composite</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien en Chaudronnerie Industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blériot</x:t>
@@ -431,56 +431,56 @@
   <x:si>
     <x:t>Soudage</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>CAP composites, plastiques chaudronnés</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-10e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP réalisations industrielles en chaudronnerie ou soudage option A chaudronnerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fabriquer un ensemble chaudronné courant - Bloc de compétences du titre professionnel Technicien en chaudronnerie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en chaudronnerie (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
@@ -533,99 +533,99 @@
   <x:si>
     <x:t>Share-Wood Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Porfessionnel Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro ouvrages du bâtiment : métallerie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro ouvrages du bâtiment : métallerie</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro ouvrages du bâtiment : métallerie (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
@@ -1795,273 +1795,273 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>550209</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>40801</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>605737</x:v>
+        <x:v>605642</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38568</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>616021</x:v>
+        <x:v>605689</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37405</x:v>
+        <x:v>40801</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>605689</x:v>
+        <x:v>605737</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>38568</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>605642</x:v>
+        <x:v>616021</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>56</x:v>
@@ -2590,216 +2590,217 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>595769</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>605644</x:v>
+        <x:v>620185</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>37405</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>22387</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="I27" s="4" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>620185</x:v>
+        <x:v>605644</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>550206</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2809,57 +2810,57 @@
       <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>550207</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -2872,51 +2873,51 @@
       <x:c r="J30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>595522</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2932,51 +2933,51 @@
       <x:c r="J31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>604169</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2993,51 +2994,51 @@
       <x:c r="J32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>553205</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3047,57 +3048,57 @@
       <x:c r="H33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>605643</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3108,57 +3109,57 @@
       <x:c r="H34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>605690</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3168,57 +3169,57 @@
       <x:c r="H35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>500959</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3229,114 +3230,114 @@
       <x:c r="H36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>550243</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>623313</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -3531,51 +3532,51 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>595772</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
@@ -3639,277 +3640,277 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>593087</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>547727</x:v>
+        <x:v>588551</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>37405</x:v>
+        <x:v>38432</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>23083</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>547695</x:v>
+        <x:v>547727</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38432</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22871</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>588551</x:v>
+        <x:v>547695</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>604331</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3920,57 +3921,57 @@
       <x:c r="H48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>604335</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -3983,51 +3984,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>597741</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4042,51 +4043,51 @@
       <x:c r="J50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>628816</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -4099,51 +4100,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>623311</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4158,51 +4159,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>623312</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4212,57 +4213,57 @@
       <x:c r="H53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>556768</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>34858</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -4410,162 +4411,162 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>548356</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>34858</x:v>
+        <x:v>38727</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>23083</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>575400</x:v>
+        <x:v>604031</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38727</x:v>
+        <x:v>34858</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>604031</x:v>
+        <x:v>575400</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38727</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -4710,164 +4711,164 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>620910</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40801</x:v>
+        <x:v>38568</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>620954</x:v>
+        <x:v>620943</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38568</x:v>
+        <x:v>40801</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>620943</x:v>
+        <x:v>620954</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
@@ -4935,343 +4936,343 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>623306</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39514</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22254</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>540870</x:v>
+        <x:v>547758</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>547757</x:v>
+        <x:v>604386</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>604386</x:v>
+        <x:v>547757</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>547758</x:v>
+        <x:v>604350</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>39514</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>604350</x:v>
+        <x:v>540870</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22254</x:v>
@@ -5453,280 +5454,280 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>602863</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>39514</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>605645</x:v>
+        <x:v>606940</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>39514</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>550210</x:v>
+        <x:v>547432</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39514</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>547432</x:v>
+        <x:v>550210</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39514</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>22254</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>606940</x:v>
+        <x:v>605645</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5857,216 +5858,216 @@
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>547817</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>37405</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>602312</x:v>
+        <x:v>623308</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>623308</x:v>
+        <x:v>572450</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>572450</x:v>
+        <x:v>602312</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -6143,51 +6144,51 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>547830</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>23083</x:v>