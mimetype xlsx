--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -509,81 +509,81 @@
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie chimique-génie des procédés parcours contrôle, pilotage et optimisation des procédés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie chimique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours exploitation des installations énergétiques pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Contrat performance énergétique</x:t>
   </x:si>
   <x:si>
-    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Certification Nucléaire PR1-CR Recyclage - Option Centre de Recherche (CR) - Prévention des Risques - Niveau 1 - NUR023</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation nucléaire</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
@@ -3029,206 +3029,206 @@
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>594394</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41603</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22213</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>596772</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>41603</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>594399</x:v>
+        <x:v>596772</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596710</x:v>
+        <x:v>594399</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>