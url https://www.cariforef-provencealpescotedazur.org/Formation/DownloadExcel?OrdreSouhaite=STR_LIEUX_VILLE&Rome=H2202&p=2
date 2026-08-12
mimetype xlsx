--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -494,57 +494,57 @@
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
@@ -1856,153 +1856,153 @@
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>548208</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>603287</x:v>
+        <x:v>548231</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>548231</x:v>
+        <x:v>603287</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3184,269 +3184,269 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>548327</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35974</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>548329</x:v>
+        <x:v>603978</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603984</x:v>
+        <x:v>603996</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>603978</x:v>
+        <x:v>548329</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>603996</x:v>
+        <x:v>603984</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
@@ -4170,326 +4170,326 @@
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>596259</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>548375</x:v>
+        <x:v>604062</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>604052</x:v>
+        <x:v>548368</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>604061</x:v>
+        <x:v>548375</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>604062</x:v>
+        <x:v>604052</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>548368</x:v>
+        <x:v>604061</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>90</x:v>
@@ -4503,526 +4503,526 @@
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>620920</x:v>
+        <x:v>620930</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>620930</x:v>
+        <x:v>524077</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>524077</x:v>
+        <x:v>620920</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>628094</x:v>
+        <x:v>499407</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>37238</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>548869</x:v>
+        <x:v>628063</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>499412</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>548885</x:v>
+        <x:v>548869</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>499407</x:v>
+        <x:v>499412</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41842</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>628063</x:v>
+        <x:v>548885</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>