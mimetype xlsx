--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -341,56 +341,56 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé de marketing digital et e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
@@ -878,140 +878,152 @@
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation expert en gouvernance de la cybersécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des stratégies communication marketing spécialisation communication évènementielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation marketing (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention philosophie parcours philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philosophie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des stratégies communication marketing spécialisation communication évènementielle (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
+    <x:t>master mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>11/13/2025 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention philosophie parcours philosophie pratique</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la communication globale</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la communication et du marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>designer en communication graphique éco-responsable</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>Designer graphique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention traduction et interprétation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Traduction</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bachelor Européen Communication</x:t>
   </x:si>
   <x:si>
     <x:t>Communication externe</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Content Marketing &amp; Brand Entertainement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation Product Designer UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client</x:t>
@@ -1022,92 +1034,80 @@
   <x:si>
     <x:t>Politique internationale</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'institut d'études politiques</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business international : achat et vente</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention humanités</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>master mention création littéraire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention philosophie</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention langues étrangères appliquées</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>licence mention sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Linguistique</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
@@ -1121,68 +1121,68 @@
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager des stratégies marketing et communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Manager des stratégies marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
@@ -1268,56 +1268,56 @@
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
   </x:si>
   <x:si>
     <x:t>S’exprimer avec efficacité, en face à face et en public</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de marketing et communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de marketing et communication</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Directeur de projets image et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 2 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
@@ -2687,89 +2687,89 @@
   <x:si>
     <x:t>ISCOM</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing et stratégie</x:t>
   </x:si>
   <x:si>
+    <x:t>e-artsup Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réseaux sociaux, webmarketing et IA : créer du contenu professionnel pour les porteurs de projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dac Itecom</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>e-artsup Nice</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
@@ -3146,135 +3146,135 @@
   <x:si>
     <x:t>Montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bénévole , Demandeur d'emploi , Femme , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
-    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention communication et valorisation de la création artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Art</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet évènementiel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing Digital en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
@@ -4643,57 +4643,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>549464</x:v>
+        <x:v>603611</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -4702,57 +4702,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>603611</x:v>
+        <x:v>549464</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -4940,51 +4940,51 @@
       <x:c r="M20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>596872</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>75</x:v>
@@ -5045,51 +5045,51 @@
       <x:c r="L22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>553008</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -5102,51 +5102,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>558732</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41541</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -5318,51 +5318,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>597259</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -5829,102 +5829,102 @@
       <x:c r="M36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>572351</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
@@ -5990,51 +5990,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>637507</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
@@ -6329,51 +6329,51 @@
       <x:c r="M45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>615937</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -7837,51 +7837,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>556212</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
@@ -8457,51 +8457,51 @@
       <x:c r="M82" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>596876</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -8511,51 +8511,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>596879</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -8682,51 +8682,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>547192</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8739,51 +8739,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>601661</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -8912,51 +8912,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596882</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9370,3707 +9370,3712 @@
       <x:c r="S98" s="14" t="n">
         <x:v>632467</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>615493</x:v>
+        <x:v>602239</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>604994</x:v>
+        <x:v>604995</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>550931</x:v>
+        <x:v>603827</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>550941</x:v>
+        <x:v>535003</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>551009</x:v>
+        <x:v>535005</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>551011</x:v>
+        <x:v>549749</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>41981</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>632618</x:v>
+        <x:v>554154</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>173</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>632465</x:v>
+        <x:v>550931</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="C107" s="3" t="s"/>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="n">
+        <x:v>36982</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
+      <x:c r="E107" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>15079</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>598350</x:v>
+        <x:v>550941</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>602239</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>604995</x:v>
+        <x:v>551011</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>603827</x:v>
+        <x:v>632618</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>535003</x:v>
+        <x:v>634283</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>41430</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>535005</x:v>
+        <x:v>604679</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>40616</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s"/>
+      <x:c r="G113" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="K113" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="L113" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="M113" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="N113" s="3" t="n">
+        <x:v>14232</x:v>
+      </x:c>
+      <x:c r="O113" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C113" s="3" t="n">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>549749</x:v>
+        <x:v>641569</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>554154</x:v>
+        <x:v>615493</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>534998</x:v>
+        <x:v>604994</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>535011</x:v>
+        <x:v>632465</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>15079</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>554130</x:v>
+        <x:v>598350</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>554929</x:v>
+        <x:v>535011</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>550658</x:v>
+        <x:v>554130</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="C120" s="15" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="n">
+        <x:v>39263</x:v>
+      </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="J120" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>634283</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>41430</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>604679</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>40616</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>173</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>641569</x:v>
+        <x:v>550658</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>41449</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>604680</x:v>
+        <x:v>534998</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>41449</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>635492</x:v>
+        <x:v>604680</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>40856</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>32037</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>592813</x:v>
+        <x:v>635492</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>41430</x:v>
+        <x:v>40856</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32037</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>615899</x:v>
+        <x:v>592813</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>41430</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>15079</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>609726</x:v>
+        <x:v>615899</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>114</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>15079</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>605550</x:v>
+        <x:v>609726</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="C129" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>15079</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>613281</x:v>
+        <x:v>605550</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>15079</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>551005</x:v>
+        <x:v>613281</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>551015</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>39592</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592591</x:v>
+        <x:v>551015</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>608372</x:v>
+        <x:v>592591</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>554933</x:v>
+        <x:v>608372</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U134" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>39221</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>592193</x:v>
+        <x:v>554933</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40367</x:v>
+        <x:v>39221</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>586456</x:v>
+        <x:v>592193</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>40367</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>640092</x:v>
+        <x:v>586456</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>299</x:v>
-[...1 lines deleted...]
-      <x:c r="C138" s="15" t="s"/>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="J138" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>46341</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>523308</x:v>
+        <x:v>640092</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38421</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>46054</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>558948</x:v>
+        <x:v>592088</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U139" s="4" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>301</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="J140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>46341</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>549741</x:v>
+        <x:v>523308</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>38421</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>549751</x:v>
+        <x:v>558948</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>611093</x:v>
+        <x:v>549741</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>640200</x:v>
+        <x:v>549751</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>550937</x:v>
+        <x:v>611093</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>596760</x:v>
+        <x:v>640200</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>41621</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>596752</x:v>
+        <x:v>550937</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38178</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>13036</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>597433</x:v>
+        <x:v>596760</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>39136</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>13054</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>593252</x:v>
+        <x:v>596752</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>41622</x:v>
+        <x:v>38178</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>13036</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>596757</x:v>
+        <x:v>597433</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>39697</x:v>
+        <x:v>39136</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592202</x:v>
+        <x:v>593252</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39479</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>595408</x:v>
+        <x:v>596757</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>39697</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>592372</x:v>
+        <x:v>592202</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>39479</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>592379</x:v>
+        <x:v>595408</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>39173</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>592052</x:v>
+        <x:v>592372</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>592129</x:v>
+        <x:v>592379</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>592116</x:v>
+        <x:v>592052</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592794</x:v>
+        <x:v>592129</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>592572</x:v>
+        <x:v>592116</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592070</x:v>
+        <x:v>592794</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>39280</x:v>
+        <x:v>40616</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>15231</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>592088</x:v>
+        <x:v>592579</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>40616</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>592579</x:v>
+        <x:v>592392</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>592392</x:v>
+        <x:v>592572</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>591903</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -13142,51 +13147,51 @@
       <x:c r="L165" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>552105</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
@@ -13366,51 +13371,51 @@
       <x:c r="L169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
@@ -13433,537 +13438,534 @@
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>547284</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>549216</x:v>
+        <x:v>637838</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>596877</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>597416</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="C174" s="15" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C174" s="15" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>355</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="J174" s="14" t="s"/>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J174" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>637838</x:v>
+        <x:v>549216</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>616253</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>642007</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>588298</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -13980,444 +13982,444 @@
       <x:c r="J180" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>547225</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>642709</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>549264</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592277</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>635210</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>633864</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>616255</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
@@ -14430,187 +14432,187 @@
       <x:c r="J188" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>633476</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>614678</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>607784</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15254</x:v>
@@ -14620,108 +14622,108 @@
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>592054</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>592087</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>14201</x:v>
@@ -14842,51 +14844,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>597418</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>86</x:v>
@@ -14899,97 +14901,97 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>592381</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>592793</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -15002,59 +15004,59 @@
       <x:c r="M198" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>597254</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34037</x:v>
@@ -15064,51 +15066,51 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>596753</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>86</x:v>
@@ -15672,482 +15674,482 @@
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>37786</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>613638</x:v>
+        <x:v>613733</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="J212" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>584579</x:v>
+        <x:v>613717</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>37786</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>613733</x:v>
+        <x:v>584579</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="C214" s="15" t="s"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C214" s="15" t="n">
+        <x:v>35593</x:v>
+      </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="J214" s="14" t="s"/>
+      <x:c r="J214" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>613717</x:v>
+        <x:v>608616</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>632474</x:v>
+        <x:v>578772</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>632688</x:v>
+        <x:v>632474</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>35593</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>578772</x:v>
+        <x:v>632688</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>35593</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>608616</x:v>
+        <x:v>613638</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -16501,51 +16503,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>632475</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
@@ -17431,51 +17433,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>605199</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -17485,51 +17487,51 @@
       <x:c r="L243" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>552302</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
@@ -17595,51 +17597,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>596885</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>433</x:v>
@@ -17656,51 +17658,51 @@
       <x:c r="M246" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>608434</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -17774,51 +17776,51 @@
       <x:c r="L248" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>599440</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
@@ -17837,51 +17839,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>599442</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>429</x:v>
@@ -17895,51 +17897,51 @@
       <x:c r="L250" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>545141</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -17955,51 +17957,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>555774</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>440</x:v>
@@ -18019,51 +18021,51 @@
       <x:c r="M252" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>608179</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -18076,51 +18078,51 @@
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>556420</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>428</x:v>
@@ -18140,51 +18142,51 @@
       <x:c r="M254" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>607861</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -18197,51 +18199,51 @@
       <x:c r="L255" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>555966</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>428</x:v>
@@ -18258,51 +18260,51 @@
       <x:c r="L256" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>640054</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -18321,51 +18323,51 @@
       <x:c r="M257" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>625760</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
@@ -18410,69 +18412,69 @@
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>595417</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -18485,105 +18487,105 @@
       <x:c r="M260" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>597258</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>590170</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41544</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -18717,51 +18719,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -18788,51 +18790,51 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>86</x:v>
@@ -19016,82 +19018,82 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>620480</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>592200</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
@@ -19396,51 +19398,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>544878</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
@@ -19459,51 +19461,51 @@
       <x:c r="M277" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>599424</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
@@ -19626,51 +19628,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>598967</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -19683,51 +19685,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>556090</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -19910,51 +19912,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>605198</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -19966,170 +19968,170 @@
       <x:c r="L286" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>547143</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>552301</x:v>
+        <x:v>602601</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U287" s="4" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>602601</x:v>
+        <x:v>552301</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
@@ -20203,51 +20205,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>556088</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -20260,51 +20262,51 @@
       <x:c r="M291" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>596868</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>421</x:v>
@@ -20321,51 +20323,51 @@
       <x:c r="M292" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>599423</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -20439,51 +20441,51 @@
       <x:c r="M294" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>603494</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -20496,51 +20498,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>553548</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
@@ -20960,54 +20962,54 @@
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>608299</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
@@ -21184,51 +21186,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>537355</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -21360,51 +21362,51 @@
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>640796</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
@@ -21471,102 +21473,102 @@
       <x:c r="M312" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>635360</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
@@ -21582,51 +21584,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>620438</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21636,51 +21638,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>611918</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -22091,62 +22093,62 @@
       <x:c r="L323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>552229</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>86</x:v>
@@ -22378,51 +22380,51 @@
       <x:c r="M328" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>592109</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -22435,51 +22437,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>556135</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>190</x:v>
@@ -22499,51 +22501,51 @@
       <x:c r="M330" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -22618,51 +22620,51 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>592550</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>14261</x:v>
@@ -22731,51 +22733,51 @@
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>643041</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14201</x:v>
@@ -22833,51 +22835,51 @@
       <x:c r="L336" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>628609</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -22893,62 +22895,62 @@
       <x:c r="L337" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>556144</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>86</x:v>
@@ -23021,51 +23023,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>86</x:v>
@@ -23132,82 +23134,82 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>596795</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>596759</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
@@ -23235,51 +23237,51 @@
       <x:c r="M343" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>592189</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
@@ -23528,51 +23530,51 @@
       <x:c r="M348" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>602151</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -23582,51 +23584,51 @@
       <x:c r="L349" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>545658</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>96</x:v>
@@ -23762,51 +23764,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>601549</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -23816,51 +23818,51 @@
       <x:c r="M353" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>624545</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
@@ -23937,394 +23939,398 @@
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>624497</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>593</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>556566</x:v>
+        <x:v>641057</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>548680</x:v>
+        <x:v>556603</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>593</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>607686</x:v>
+        <x:v>596870</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>641057</x:v>
+        <x:v>556566</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>36893</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>593</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>556603</x:v>
+        <x:v>548680</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>596870</x:v>
+        <x:v>607686</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -24334,51 +24340,51 @@
       <x:c r="L362" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>542218</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
@@ -24664,51 +24670,51 @@
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>642981</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
@@ -24736,51 +24742,51 @@
       <x:c r="L369" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
@@ -24849,289 +24855,289 @@
       <x:c r="K371" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>602002</x:v>
+        <x:v>642936</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>599230</x:v>
+        <x:v>550508</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40843</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>550508</x:v>
+        <x:v>642982</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>40843</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>642982</x:v>
+        <x:v>602002</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>642936</x:v>
+        <x:v>599230</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="G376" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
@@ -25204,51 +25210,51 @@
       <x:c r="L377" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>640970</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>626</x:v>
@@ -25265,51 +25271,51 @@
       <x:c r="L378" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>640643</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -25610,51 +25616,51 @@
       <x:c r="M384" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>600275</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>86</x:v>
@@ -25777,51 +25783,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>572159</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
@@ -26107,51 +26113,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>555025</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>667</x:v>
@@ -26171,144 +26177,144 @@
       <x:c r="M394" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>608398</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>638668</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
@@ -26563,100 +26569,100 @@
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>587020</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>615881</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -26733,152 +26739,153 @@
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>589563</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>636</x:v>
-[...1 lines deleted...]
-      <x:c r="C405" s="3" t="s"/>
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C405" s="3" t="n">
+        <x:v>39251</x:v>
+      </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="J405" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>587017</x:v>
+        <x:v>592173</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>683</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>657</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>592173</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>36650</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -27121,51 +27128,51 @@
       <x:c r="L411" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>602435</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
@@ -27504,51 +27511,51 @@
       <x:c r="L418" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>640811</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -28156,166 +28163,168 @@
       <x:c r="M430" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>611280</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38421</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>596878</x:v>
+        <x:v>611279</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>38421</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>733</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>46054</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>611279</x:v>
+        <x:v>596878</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -28325,51 +28334,51 @@
       <x:c r="L433" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>576712</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
@@ -28384,51 +28393,51 @@
       <x:c r="L434" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>576718</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
@@ -28444,51 +28453,51 @@
       <x:c r="L435" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>547700</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
@@ -28566,51 +28575,51 @@
       <x:c r="M437" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>609579</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>735</x:v>
@@ -28624,51 +28633,51 @@
       <x:c r="L438" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>547699</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
@@ -28684,71 +28693,71 @@
       <x:c r="M439" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>611964</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
@@ -28758,93 +28767,93 @@
       <x:c r="R440" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>608102</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>608144</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -28968,125 +28977,125 @@
       <x:c r="M444" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>597197</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>597417</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
@@ -29275,54 +29284,54 @@
         <x:v>614353</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
@@ -29332,78 +29341,78 @@
       <x:c r="R450" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
@@ -29431,51 +29440,51 @@
       <x:c r="M452" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>597199</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -29485,107 +29494,107 @@
       <x:c r="M453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>597200</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>556949</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -29615,150 +29624,150 @@
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>635294</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>608143</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>549279</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
@@ -29776,51 +29785,51 @@
       <x:c r="M458" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>602051</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>75</x:v>
@@ -29882,51 +29891,51 @@
       <x:c r="M460" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>596881</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -29936,214 +29945,214 @@
       <x:c r="M461" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>597198</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>556975</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>600890</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
@@ -30188,386 +30197,385 @@
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>546829</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>556974</x:v>
+        <x:v>638620</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s"/>
+      <x:c r="E468" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>638620</x:v>
+        <x:v>614361</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>549284</x:v>
+        <x:v>600918</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>752</x:v>
-[...1 lines deleted...]
-      <x:c r="H470" s="14" t="s"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s">
+        <x:v>355</x:v>
+      </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>614361</x:v>
+        <x:v>556974</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>600918</x:v>
+        <x:v>549284</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>772</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39198</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -30580,51 +30588,51 @@
       <x:c r="M472" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>592128</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -30634,51 +30642,51 @@
       <x:c r="M473" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>597253</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -30691,51 +30699,51 @@
       <x:c r="M474" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>592571</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -30745,51 +30753,51 @@
       <x:c r="M475" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>596836</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -30856,51 +30864,51 @@
       <x:c r="M477" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>597262</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -30913,51 +30921,51 @@
       <x:c r="M478" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>597251</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -31024,59 +31032,59 @@
       <x:c r="M480" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>616037</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34037</x:v>
@@ -31246,51 +31254,51 @@
       <x:c r="M484" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>597250</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -31300,51 +31308,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>596880</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -31357,51 +31365,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>597252</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>40360</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -31411,51 +31419,51 @@
       <x:c r="M487" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>632377</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
@@ -31467,85 +31475,85 @@
       <x:c r="L488" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>545998</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>512738</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
@@ -31577,51 +31585,51 @@
       <x:c r="L490" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>554932</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
@@ -31690,51 +31698,51 @@
       <x:c r="M492" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -31808,51 +31816,51 @@
       <x:c r="L494" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>554935</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -31932,51 +31940,51 @@
       <x:c r="M496" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
@@ -31989,78 +31997,78 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>638145</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>520241</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
@@ -32144,51 +32152,51 @@
       <x:c r="M500" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -32257,51 +32265,51 @@
       <x:c r="L502" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>605575</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -32311,51 +32319,51 @@
       <x:c r="L503" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>627949</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
@@ -32430,51 +32438,51 @@
       <x:c r="L505" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>558143</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
@@ -32602,51 +32610,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>549523</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -32659,51 +32667,51 @@
       <x:c r="L509" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>549463</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -32835,51 +32843,51 @@
       <x:c r="M512" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>603612</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -32889,51 +32897,51 @@
       <x:c r="M513" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>596871</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
@@ -33002,51 +33010,51 @@
       <x:c r="M515" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>596874</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
@@ -33058,51 +33066,51 @@
       <x:c r="L516" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>549502</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
@@ -33231,51 +33239,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>635359</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>433</x:v>
@@ -33346,51 +33354,51 @@
       <x:c r="M521" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>596869</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -33405,51 +33413,51 @@
       <x:c r="M522" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>607303</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -33516,51 +33524,51 @@
       <x:c r="M524" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>596886</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
@@ -33576,51 +33584,51 @@
       <x:c r="M525" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>602733</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -33630,51 +33638,51 @@
       <x:c r="L526" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>542216</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -33743,51 +33751,51 @@
       <x:c r="L528" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>552303</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -33800,51 +33808,51 @@
       <x:c r="L529" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>560000</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
@@ -33971,51 +33979,51 @@
       <x:c r="M532" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>608180</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34138,51 +34146,51 @@
       <x:c r="M535" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>632482</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -34255,51 +34263,51 @@
       <x:c r="M537" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>600267</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -34425,51 +34433,51 @@
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>581875</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
@@ -34708,51 +34716,51 @@
       <x:c r="L545" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>190</x:v>
@@ -34945,1321 +34953,1320 @@
       <x:c r="M549" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>620437</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>552261</x:v>
+        <x:v>587024</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
-      <x:c r="E551" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>603770</x:v>
+        <x:v>597193</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>847</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>847</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>545643</x:v>
+        <x:v>597260</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U552" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>802</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
-      <x:c r="E553" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>873</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>546503</x:v>
+        <x:v>635755</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>839</x:v>
-[...1 lines deleted...]
-      <x:c r="H554" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H554" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>839</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>549026</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>636</x:v>
-[...1 lines deleted...]
-      <x:c r="C555" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C555" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D555" s="3" t="s"/>
+      <x:c r="E555" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="J555" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>587024</x:v>
+        <x:v>605200</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>38262</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s"/>
+      <x:c r="E556" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>32069</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>597193</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
+      <x:c r="E557" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>597260</x:v>
+        <x:v>554816</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>876</x:v>
-[...1 lines deleted...]
-      <x:c r="C558" s="15" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C558" s="15" t="n">
+        <x:v>40377</x:v>
+      </x:c>
       <x:c r="D558" s="15" t="s"/>
-      <x:c r="E558" s="14" t="s"/>
+      <x:c r="E558" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>433</x:v>
-[...1 lines deleted...]
-      <x:c r="J558" s="14" t="s"/>
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="J558" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K558" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>635755</x:v>
+        <x:v>641325</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>879</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>603439</x:v>
+        <x:v>601681</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>554888</x:v>
+        <x:v>571071</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>607319</x:v>
+        <x:v>601930</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>554177</x:v>
+        <x:v>598947</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>601930</x:v>
+        <x:v>552261</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>598947</x:v>
+        <x:v>603770</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>513715</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>852</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>605200</x:v>
+        <x:v>546503</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>607314</x:v>
+        <x:v>549026</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>554816</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H569" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>641325</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>601681</x:v>
+        <x:v>607319</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>649</x:v>
-[...2 lines deleted...]
-        <x:v>860</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>571071</x:v>
+        <x:v>554177</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>886</x:v>
@@ -36273,51 +36280,51 @@
       <x:c r="L572" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>545156</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -36336,51 +36343,51 @@
       <x:c r="M573" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>625757</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
@@ -36452,111 +36459,111 @@
       <x:c r="L575" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>549098</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>592393</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -36588,91 +36595,91 @@
         <x:v>614362</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>882</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>883</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>641326</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>40379</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -36743,51 +36750,51 @@
       <x:c r="L580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>556421</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -36806,51 +36813,51 @@
       <x:c r="M581" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>191</x:v>
@@ -36864,88 +36871,88 @@
       <x:c r="L582" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>635757</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
@@ -37075,51 +37082,51 @@
       <x:c r="M586" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>592172</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -37185,54 +37192,54 @@
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>599860</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U588" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -37356,108 +37363,108 @@
       <x:c r="M591" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>596883</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>597195</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>27</x:v>
@@ -37805,108 +37812,108 @@
       <x:c r="M599" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>596867</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>592117</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s"/>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>75</x:v>
@@ -37976,97 +37983,97 @@
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -38260,51 +38267,51 @@
       <x:c r="M607" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>607849</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -38376,51 +38383,51 @@
       <x:c r="L609" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>590823</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C610" s="15" t="s"/>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s"/>
       <x:c r="K610" s="14" t="s">
@@ -38447,147 +38454,147 @@
       <x:c r="R610" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>587021</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>597194</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>597196</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -38655,51 +38662,51 @@
       <x:c r="L614" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>555775</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -38715,51 +38722,51 @@
       <x:c r="L615" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>555964</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>432</x:v>
@@ -38779,51 +38786,51 @@
       <x:c r="M616" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>608433</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -38858,76 +38865,76 @@
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>882</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>883</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
@@ -38958,95 +38965,95 @@
       <x:c r="M619" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>603431</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
@@ -39133,51 +39140,51 @@
       <x:c r="M622" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>632805</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
@@ -39190,51 +39197,51 @@
       <x:c r="L623" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>640158</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>190</x:v>
@@ -39251,62 +39258,62 @@
       <x:c r="L624" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>15254</x:v>
@@ -39316,193 +39323,193 @@
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>592201</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>596758</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>592578</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
@@ -39538,51 +39545,51 @@
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>597427</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>86</x:v>
@@ -39595,51 +39602,51 @@
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>592380</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34037</x:v>
@@ -39649,51 +39656,51 @@
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>596755</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>86</x:v>
@@ -39706,51 +39713,51 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>14201</x:v>
@@ -40495,51 +40502,51 @@
       <x:c r="L646" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>546876</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -40555,51 +40562,51 @@
       <x:c r="M647" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>599815</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
@@ -40671,51 +40678,51 @@
       <x:c r="M649" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>642986</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
@@ -40846,51 +40853,51 @@
       <x:c r="M652" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>601550</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -41014,51 +41021,51 @@
       <x:c r="M655" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>620501</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37766</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
@@ -41070,51 +41077,51 @@
       <x:c r="L656" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>556209</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37766</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>950</x:v>
       </x:c>
@@ -41127,51 +41134,51 @@
       <x:c r="L657" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>556205</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
@@ -41189,51 +41196,51 @@
       <x:c r="M658" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>608692</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -41243,51 +41250,51 @@
       <x:c r="L659" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>556198</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
@@ -41305,51 +41312,51 @@
       <x:c r="M660" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>608693</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -41359,51 +41366,51 @@
       <x:c r="L661" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>556199</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>956</x:v>
       </x:c>
@@ -41732,54 +41739,54 @@
       <x:c r="L668" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>643070</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
@@ -41913,51 +41920,51 @@
       <x:c r="L671" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>643067</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s">
         <x:v>988</x:v>
@@ -41974,51 +41981,51 @@
       <x:c r="L672" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
@@ -42034,54 +42041,54 @@
       <x:c r="L673" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>745</x:v>
@@ -42095,51 +42102,51 @@
       <x:c r="L674" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>609757</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
@@ -42389,100 +42396,100 @@
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>614403</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>592592</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -42492,51 +42499,51 @@
       <x:c r="M681" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>36225</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -42727,347 +42734,347 @@
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>616988</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>41667</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
-      <x:c r="E686" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>1025</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1025</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>641739</x:v>
+        <x:v>643478</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>643478</x:v>
+        <x:v>637127</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>1028</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>1029</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>610950</x:v>
+        <x:v>637123</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>1031</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>637123</x:v>
+        <x:v>610950</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
-        <x:v>41667</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
-      <x:c r="E690" s="14" t="s"/>
+      <x:c r="E690" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>1012</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
-        <x:v>1015</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>1032</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>1017</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>1012</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>637127</x:v>
+        <x:v>641739</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>86</x:v>
@@ -43183,51 +43190,51 @@
       <x:c r="L693" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>638780</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -43303,51 +43310,51 @@
       <x:c r="M695" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -43414,51 +43421,51 @@
       <x:c r="L697" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>550699</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
@@ -43484,51 +43491,51 @@
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>551003</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>75</x:v>
@@ -43822,615 +43829,617 @@
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>615938</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>602050</x:v>
+        <x:v>535013</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
-        <x:v>38421</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
-        <x:v>46054</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>1042</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>608571</x:v>
+        <x:v>602058</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
-        <x:v>40870</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>609144</x:v>
+        <x:v>556124</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>564094</x:v>
+        <x:v>541167</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>1048</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>1049</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
-        <x:v>40870</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>616838</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>1051</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>1052</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>1053</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
-        <x:v>34927</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>541167</x:v>
+        <x:v>616838</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
-        <x:v>41545</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
+      <x:c r="E711" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>596789</x:v>
+        <x:v>602050</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>1041</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>38421</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46054</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>556124</x:v>
+        <x:v>608571</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="E713" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>602058</x:v>
+        <x:v>609144</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
-      <x:c r="E714" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>1042</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>535013</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -44497,51 +44506,51 @@
       <x:c r="M716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>579910</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>1049</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -44551,51 +44560,51 @@
       <x:c r="M717" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>597261</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
@@ -44658,51 +44667,51 @@
       <x:c r="L719" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>550657</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>440</x:v>
@@ -44722,51 +44731,51 @@
       <x:c r="M720" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>605987</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -44840,51 +44849,51 @@
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -45545,51 +45554,51 @@
       <x:c r="S734" s="14" t="n">
         <x:v>597426</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
@@ -45692,54 +45701,54 @@
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="U737" s="4" t="s">
         <x:v>1048</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -45914,51 +45923,51 @@
       <x:c r="M741" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>596884</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -46259,51 +46268,51 @@
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>549690</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -46318,272 +46327,272 @@
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>549712</x:v>
+        <x:v>605070</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
-        <x:v>41981</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>632627</x:v>
+        <x:v>605072</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>605070</x:v>
+        <x:v>549712</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>1078</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>605072</x:v>
+        <x:v>632627</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>26</x:v>
@@ -46658,51 +46667,51 @@
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>549711</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="E755" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>75</x:v>
@@ -46763,51 +46772,51 @@
       <x:c r="L756" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
         <x:v>552227</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -46820,51 +46829,51 @@
       <x:c r="M757" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
         <x:v>596875</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>