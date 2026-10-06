--- v0 (2026-08-14)
+++ v1 (2026-10-06)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="252">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="244">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -635,237 +635,213 @@
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation professionnelle continue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'accompagnement des passagers en situation d'handicap</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Aéro Formations - Camas Formation</x:t>
   </x:si>
   <x:si>
     <x:t>93290</x:t>
   </x:si>
   <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personnel au sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de Trafic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horizons Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale et Stage Préparation et examen TOEIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale et Stage Anglais et Stage préparation et examen TOEIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation accueil dans les transports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro métiers de l'accueil - Grands évènements Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention logistique et transports internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport international marchandise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ste-Marthe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège Sainte-Marthe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
-  </x:si>
-[...178 lines deleted...]
-    <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1306,65 +1282,65 @@
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:U1"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
-    <x:col min="2" max="2" width="104.820625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="74.620625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="19.665425" style="0" customWidth="1"/>
-    <x:col min="11" max="11" width="33.050625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="33.860625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="35.380625" style="0" customWidth="1"/>
-    <x:col min="16" max="16" width="93.860625" style="0" customWidth="1"/>
+    <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
     <x:col min="18" max="18" width="34.760625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="11" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="11" t="s">
         <x:v>5</x:v>
@@ -4248,1144 +4224,1181 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>593034</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N53" s="3" t="n">
+        <x:v>31876</x:v>
+      </x:c>
+      <x:c r="O53" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="N53" s="3" t="n">
-[...5 lines deleted...]
-      <x:c r="P53" s="0" t="s">
+      <x:c r="Q53" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="Q53" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>557635</x:v>
+        <x:v>578972</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N54" s="15" t="n">
+        <x:v>31876</x:v>
+      </x:c>
+      <x:c r="O54" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="N54" s="15" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>547294</x:v>
+        <x:v>577586</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>578972</x:v>
+        <x:v>584271</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="S56" s="14" t="n">
+        <x:v>625394</x:v>
+      </x:c>
+      <x:c r="T56" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="S56" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>577586</x:v>
+        <x:v>639817</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>625396</x:v>
+        <x:v>625397</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>625394</x:v>
+        <x:v>625396</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>625397</x:v>
+        <x:v>639819</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="U60" s="16" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>79</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>31876</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>583805</x:v>
+        <x:v>639821</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
+      <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>226</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>583779</x:v>
+        <x:v>574079</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>592275</x:v>
+        <x:v>611968</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
-      <x:c r="F64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F64" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
       <x:c r="G64" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>593038</x:v>
+        <x:v>583805</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>607761</x:v>
+        <x:v>583779</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>40063</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>552423</x:v>
+        <x:v>592275</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>607762</x:v>
+        <x:v>593038</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>552421</x:v>
+        <x:v>552423</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592276</x:v>
+        <x:v>607761</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>40063</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>244</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>576295</x:v>
+        <x:v>552421</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
+        <x:v>38397</x:v>
+      </x:c>
+      <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I71" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J71" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K71" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L71" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M71" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="N71" s="3" t="n">
+        <x:v>35052</x:v>
+      </x:c>
+      <x:c r="O71" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="S71" s="0" t="n">
+        <x:v>607762</x:v>
+      </x:c>
+      <x:c r="T71" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:21">
+      <x:c r="A72" s="13" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B72" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
-      <x:c r="D71" s="3" t="s"/>
-[...9 lines deleted...]
-      <x:c r="J71" s="0" t="s">
+      <x:c r="D72" s="15" t="s"/>
+      <x:c r="E72" s="14" t="s"/>
+      <x:c r="F72" s="14" t="s"/>
+      <x:c r="G72" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
+      <x:c r="I72" s="16" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="J72" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="K72" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="L72" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M72" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N72" s="15" t="n">
+        <x:v>31847</x:v>
+      </x:c>
+      <x:c r="O72" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="K71" s="0" t="s">
-[...30 lines deleted...]
-        <x:v>249</x:v>
+      <x:c r="P72" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="S72" s="14" t="n">
+        <x:v>592276</x:v>
+      </x:c>
+      <x:c r="T72" s="16" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U72" s="16" t="s">
+        <x:v>236</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">