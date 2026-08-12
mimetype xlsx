--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -218,95 +218,95 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>06/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTIBES</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical (Apprentissage)</x:t>
@@ -503,62 +503,62 @@
   <x:si>
     <x:t>Ophélie Arrebot - Le Paon-Théon</x:t>
   </x:si>
   <x:si>
     <x:t>13750</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Nacarat</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
-    <x:t>VITROLLES</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et technologies de la santé et du social</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Viala Lacoste</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re ST2S sciences et technologies de la santé et du social</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
@@ -869,71 +869,71 @@
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Préparation aux métiers d'aide-soignante et d'auxiliaire de puériculture  + assistante secrétaire + Excel  intégral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation concours paramédical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant secrétaire médico-social module 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kh Europe Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Assistant secrétaire médico-social module 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Préparation aux métiers d'aide-soignante et d'auxiliaire de puériculture  + assistante secrétaire + Excel  intégral</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Assistant secrétaire médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médicale (Apprentissage)</x:t>
@@ -1136,113 +1136,113 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTFAVET</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/25/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Fraser Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formadom</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Forma Var Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPRO</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
@@ -1283,122 +1283,122 @@
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/12/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant médico-administratif (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 4e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/29/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire médical et médico-social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française</x:t>
@@ -1499,59 +1499,59 @@
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/21/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESU pharmacien correspondant dans les parcours patients et en structures</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
@@ -1589,138 +1589,138 @@
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire assistant médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire assistant médico-administratif</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assurer l’accueil du patient et les activités administratives courantes d’une structure médicale - Bloc de compétences du titre professionnel Secrétaire assistant médico-administratif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assister les professionnels de santé d’une structure médicale dans le suivi et la coordination du parcours du patient - Bloc de compétences du titre professionnel Secrétaire assistant médico-administratif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assurer l’accueil du patient et les activités administratives courantes d’une structure médicale - Bloc de compétences du titre professionnel Secrétaire assistant médico-administratif</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>04/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -2472,51 +2472,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>623286</x:v>
+        <x:v>636144</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -2526,1170 +2526,1170 @@
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>617311</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>617309</x:v>
+        <x:v>635977</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>617312</x:v>
+        <x:v>636148</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>626312</x:v>
+        <x:v>617309</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S10" s="14" t="n">
+        <x:v>617312</x:v>
+      </x:c>
+      <x:c r="T10" s="16" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U10" s="16" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>635975</x:v>
+        <x:v>626312</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>636146</x:v>
+        <x:v>636145</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>636147</x:v>
+        <x:v>635975</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>617310</x:v>
+        <x:v>636146</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>617311</x:v>
+        <x:v>636147</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>635977</x:v>
+        <x:v>617310</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>636148</x:v>
+        <x:v>638190</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>626313</x:v>
+        <x:v>617313</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>626315</x:v>
+        <x:v>617314</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>623986</x:v>
+        <x:v>626313</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>625315</x:v>
+        <x:v>626315</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>638190</x:v>
+        <x:v>623986</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>617313</x:v>
+        <x:v>625315</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>617314</x:v>
+        <x:v>623286</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>636149</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>626314</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>36714</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4201,51 +4201,51 @@
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>635635</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -5056,51 +5056,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632783</x:v>
+        <x:v>630408</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
@@ -5110,108 +5110,108 @@
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>632790</x:v>
+        <x:v>630411</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>632792</x:v>
+        <x:v>632783</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
@@ -5221,54 +5221,54 @@
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>630408</x:v>
+        <x:v>632790</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -5278,51 +5278,51 @@
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>630411</x:v>
+        <x:v>632792</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
@@ -5332,108 +5332,108 @@
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>632780</x:v>
+        <x:v>630409</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>630409</x:v>
+        <x:v>632780</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
@@ -5497,51 +5497,51 @@
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>632789</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -5654,51 +5654,51 @@
         <x:v>156</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>596423</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>156</x:v>
@@ -5706,159 +5706,158 @@
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594050</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J64" s="14" t="s"/>
+      <x:c r="J64" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596424</x:v>
+        <x:v>594058</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>594058</x:v>
+        <x:v>596424</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>161</x:v>
@@ -6074,51 +6073,51 @@
         <x:v>167</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>620495</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>169</x:v>
@@ -6300,141 +6299,142 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>594054</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
+      <x:c r="J75" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>596426</x:v>
+        <x:v>594046</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="J76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>594046</x:v>
+        <x:v>596426</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
@@ -6963,51 +6963,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>594067</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -7016,51 +7016,51 @@
         <x:v>191</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>596412</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>193</x:v>
@@ -7605,141 +7605,142 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>594048</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="J100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>594060</x:v>
+        <x:v>596407</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
+      <x:c r="J101" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596407</x:v>
+        <x:v>594060</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>213</x:v>
@@ -7814,142 +7815,141 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594047</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="J104" s="14" t="s"/>
+      <x:c r="J104" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>596395</x:v>
+        <x:v>594071</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="J105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>594071</x:v>
+        <x:v>596395</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>219</x:v>
@@ -8009,51 +8009,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>594066</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -8062,51 +8062,51 @@
         <x:v>223</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>596406</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>225</x:v>
@@ -8424,51 +8424,51 @@
       <x:c r="I115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>620496</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -9641,220 +9641,220 @@
       <x:c r="B138" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>43409</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>542259</x:v>
+        <x:v>542239</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>542260</x:v>
+        <x:v>542259</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>43409</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>542239</x:v>
+        <x:v>542260</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>542258</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
@@ -10346,51 +10346,51 @@
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>626690</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -10862,60 +10862,60 @@
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>614925</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
@@ -11201,456 +11201,455 @@
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>588105</x:v>
+        <x:v>632939</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>588107</x:v>
+        <x:v>586420</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="U166" s="16" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>549496</x:v>
+        <x:v>603651</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>632940</x:v>
+        <x:v>588105</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>632939</x:v>
+        <x:v>588107</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>586420</x:v>
+        <x:v>549496</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36734</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>603651</x:v>
+        <x:v>632940</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>599781</x:v>
+        <x:v>599782</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="U172" s="16" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11711,57 +11710,57 @@
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>599782</x:v>
+        <x:v>599781</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11836,154 +11835,154 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>637239</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>558589</x:v>
+        <x:v>608283</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>608283</x:v>
+        <x:v>558589</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12316,51 +12315,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>596806</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -12616,331 +12615,332 @@
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>620500</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>630475</x:v>
+        <x:v>602113</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>602113</x:v>
+        <x:v>630475</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>608522</x:v>
+        <x:v>555938</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>555938</x:v>
+        <x:v>608522</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>555936</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -12957,51 +12957,51 @@
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>608521</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -13029,51 +13029,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>613019</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -13142,57 +13142,57 @@
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>635874</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G200" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -13268,51 +13268,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>635873</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36491</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13393,354 +13393,353 @@
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>596803</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>629930</x:v>
+        <x:v>600067</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="U204" s="16" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
-      <x:c r="E205" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="S205" s="0" t="n">
+        <x:v>629930</x:v>
+      </x:c>
+      <x:c r="T205" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="S205" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T205" s="4" t="s">
+      <x:c r="U205" s="4" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>600067</x:v>
+        <x:v>600065</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>629929</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>622622</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>622623</x:v>
       </x:c>
@@ -13753,51 +13752,51 @@
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>622624</x:v>
       </x:c>
@@ -13831,51 +13830,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>583372</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -14057,51 +14056,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>554075</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -14173,119 +14172,119 @@
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>617394</x:v>
+        <x:v>617395</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>15001</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>617395</x:v>
+        <x:v>617394</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>36080</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14742,57 +14741,57 @@
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>602875</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
@@ -14855,168 +14854,168 @@
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>629518</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>603459</x:v>
+        <x:v>576112</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>576112</x:v>
+        <x:v>603459</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40578</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
@@ -15258,219 +15257,219 @@
       <x:c r="K236" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>622086</x:v>
+        <x:v>622085</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>622088</x:v>
+        <x:v>622090</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>622085</x:v>
+        <x:v>622086</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>622090</x:v>
+        <x:v>622088</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -15483,51 +15482,51 @@
       <x:c r="L240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>622084</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15828,54 +15827,54 @@
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>591840</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -16178,2434 +16177,2434 @@
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>627982</x:v>
+        <x:v>627984</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>627983</x:v>
+        <x:v>548092</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>637683</x:v>
+        <x:v>575491</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>637684</x:v>
+        <x:v>575492</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>632538</x:v>
+        <x:v>624009</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>632541</x:v>
+        <x:v>624012</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>632547</x:v>
+        <x:v>623364</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>627984</x:v>
+        <x:v>571620</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>548092</x:v>
+        <x:v>586061</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>575491</x:v>
+        <x:v>586064</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>575492</x:v>
+        <x:v>632543</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>624009</x:v>
+        <x:v>632545</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>624012</x:v>
+        <x:v>632539</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>623364</x:v>
+        <x:v>637683</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>571620</x:v>
+        <x:v>637684</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>586061</x:v>
+        <x:v>632538</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>586064</x:v>
+        <x:v>632541</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U268" s="16" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>623365</x:v>
+        <x:v>632547</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>632546</x:v>
+        <x:v>627982</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>575490</x:v>
+        <x:v>627983</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>586062</x:v>
+        <x:v>575490</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>632539</x:v>
+        <x:v>586062</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>632543</x:v>
+        <x:v>604496</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>632545</x:v>
+        <x:v>637685</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>637685</x:v>
+        <x:v>637686</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>637686</x:v>
+        <x:v>524870</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>604496</x:v>
+        <x:v>575493</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>575493</x:v>
+        <x:v>586063</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>586063</x:v>
+        <x:v>623365</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>624008</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>624011</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>627980</x:v>
+        <x:v>632546</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>627981</x:v>
+        <x:v>627980</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>524870</x:v>
+        <x:v>627981</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>632542</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>624010</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>632544</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>624013</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>620358</x:v>
+        <x:v>637682</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>604492</x:v>
+        <x:v>620358</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>632540</x:v>
+        <x:v>604492</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>637682</x:v>
+        <x:v>632540</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
@@ -18617,340 +18616,340 @@
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>627856</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>637607</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>637611</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>632518</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>632519</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>623871</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
@@ -19033,2128 +19032,2128 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>604430</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>632511</x:v>
+        <x:v>620348</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>575410</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>620348</x:v>
+        <x:v>524772</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>524772</x:v>
+        <x:v>623874</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>623874</x:v>
+        <x:v>632517</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>632517</x:v>
+        <x:v>632511</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>604428</x:v>
+        <x:v>632516</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>585764</x:v>
+        <x:v>627853</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>623872</x:v>
+        <x:v>623351</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="U310" s="16" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>547952</x:v>
+        <x:v>604428</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>637608</x:v>
+        <x:v>585764</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>632512</x:v>
+        <x:v>637608</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>632515</x:v>
+        <x:v>623872</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>575411</x:v>
+        <x:v>547952</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>627853</x:v>
+        <x:v>575411</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>632516</x:v>
+        <x:v>623875</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>623351</x:v>
+        <x:v>627854</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>623352</x:v>
+        <x:v>627855</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>632513</x:v>
+        <x:v>637609</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>40800</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>632514</x:v>
+        <x:v>637610</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>632520</x:v>
+        <x:v>632512</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>575408</x:v>
+        <x:v>632515</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>36805</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>575409</x:v>
+        <x:v>623352</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>627857</x:v>
+        <x:v>632513</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>627854</x:v>
+        <x:v>632514</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>627855</x:v>
+        <x:v>632520</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>637609</x:v>
+        <x:v>575408</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>637610</x:v>
+        <x:v>575409</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>623875</x:v>
+        <x:v>627857</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>585763</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>585765</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>585766</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>604432</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>623873</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40800</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>623876</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>524773</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>36805</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
@@ -21163,60 +21162,60 @@
       <x:c r="J338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>569501</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>