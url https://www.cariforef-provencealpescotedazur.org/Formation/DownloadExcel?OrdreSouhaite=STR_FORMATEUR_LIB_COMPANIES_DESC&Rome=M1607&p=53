--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -311,161 +311,161 @@
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement numérique : optimiser son CV avec Word, candidater via Outlook et chercher sur le Web</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bureautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Excel</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bureautique</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
-    <x:t>DRAGUIGNAN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomie numérique et équipement</x:t>
   </x:si>
   <x:si>
     <x:t>Quali Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Public sans emploi</x:t>
@@ -1529,137 +1529,137 @@
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant immobilier - module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat immobilier</x:t>
   </x:si>
   <x:si>
+    <x:t>Powerpoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel PowerPoint</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant immobilier - module 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Powerpoint</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant juridique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Privé du Para-Médical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat juridique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Privé du Para-Médical</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assistant juridique (Apprentissage)</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Assistant(e) Ressources Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen attaché de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat direction</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
@@ -2333,62 +2333,62 @@
   <x:si>
     <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/18/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Asmy Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Arkesys Net</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
@@ -2468,69 +2468,69 @@
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Secrétaire assistant</x:t>
   </x:si>
   <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
@@ -4119,223 +4119,223 @@
       <x:c r="B20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>632252</x:v>
+        <x:v>586155</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>586155</x:v>
+        <x:v>635942</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>635942</x:v>
+        <x:v>632252</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>632253</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
@@ -4428,51 +4428,51 @@
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>578648</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
@@ -4602,54 +4602,54 @@
       <x:c r="J29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>639571</x:v>
+        <x:v>639564</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -4659,108 +4659,108 @@
       <x:c r="J30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>639574</x:v>
+        <x:v>639577</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>639570</x:v>
+        <x:v>639580</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -4770,108 +4770,108 @@
       <x:c r="J32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>639572</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>639573</x:v>
+        <x:v>639571</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -4881,108 +4881,108 @@
       <x:c r="J34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639575</x:v>
+        <x:v>639574</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>639576</x:v>
+        <x:v>639570</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -4992,108 +4992,108 @@
       <x:c r="J36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>639578</x:v>
+        <x:v>639572</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>639579</x:v>
+        <x:v>639573</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -5103,108 +5103,108 @@
       <x:c r="J38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>639581</x:v>
+        <x:v>639575</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>639564</x:v>
+        <x:v>639576</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
@@ -5217,51 +5217,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>639577</x:v>
+        <x:v>639578</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5271,51 +5271,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>639580</x:v>
+        <x:v>639579</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
@@ -5328,51 +5328,51 @@
       <x:c r="K42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>639581</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -5489,51 +5489,51 @@
       <x:c r="J45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>607452</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -5596,51 +5596,51 @@
       <x:c r="I47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>527769</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -5703,51 +5703,51 @@
       <x:c r="I49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>527770</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -5917,51 +5917,51 @@
       <x:c r="I53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>577797</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -6162,51 +6162,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>588262</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
@@ -6278,51 +6278,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>588261</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>54</x:v>
@@ -6381,51 +6381,51 @@
       <x:c r="J61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -6448,51 +6448,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>557203</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -6629,51 +6629,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>557199</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>180</x:v>
@@ -6805,57 +6805,57 @@
       <x:c r="J68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>557204</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -6865,51 +6865,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>609641</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -6918,100 +6918,100 @@
         <x:v>191</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>614290</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>614289</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -7386,54 +7386,54 @@
       <x:c r="L79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>584589</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
@@ -7450,51 +7450,51 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>584597</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
@@ -8111,145 +8111,145 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>576380</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>584333</x:v>
+        <x:v>576588</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>576588</x:v>
+        <x:v>584333</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -8924,51 +8924,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>595297</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>252</x:v>
@@ -9203,51 +9203,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>547502</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
@@ -10558,51 +10558,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>594454</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>313</x:v>
@@ -10667,51 +10667,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>595277</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>316</x:v>
@@ -10719,51 +10719,51 @@
       <x:c r="J141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>594435</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
@@ -11046,51 +11046,51 @@
       <x:c r="J147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>595294</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -11153,51 +11153,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>594449</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -11422,51 +11422,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>594469</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>350</x:v>
@@ -11636,51 +11636,51 @@
       <x:c r="J158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>594462</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>243</x:v>
@@ -11749,57 +11749,57 @@
       <x:c r="J160" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>556757</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>55</x:v>
@@ -12301,51 +12301,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>547493</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
@@ -12511,51 +12511,51 @@
       <x:c r="J174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>595273</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>392</x:v>
@@ -12792,51 +12792,51 @@
       <x:c r="L179" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>547506</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>54</x:v>
@@ -13430,51 +13430,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>594474</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -13650,51 +13650,51 @@
       <x:c r="J195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>595275</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
@@ -14151,51 +14151,51 @@
       <x:c r="J204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>595296</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -14427,51 +14427,51 @@
       <x:c r="J209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>595270</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
@@ -14484,51 +14484,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>595279</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -14538,51 +14538,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>595278</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
@@ -14760,51 +14760,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>595307</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -14817,51 +14817,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>595295</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -15093,51 +15093,51 @@
       <x:c r="J221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>595285</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
@@ -15150,51 +15150,51 @@
       <x:c r="J222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>595311</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -15221,51 +15221,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>595269</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -15396,119 +15396,119 @@
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>35011</x:v>
+        <x:v>70312</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>542256</x:v>
+        <x:v>542400</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>70312</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>542400</x:v>
+        <x:v>542256</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -15521,51 +15521,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>640579</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15582,474 +15582,474 @@
       <x:c r="J230" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>612077</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
+      <x:c r="E231" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="G231" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H231" s="0" t="s">
+      <x:c r="I231" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I231" s="4" t="s">
+      <x:c r="J231" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="J231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P231" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>576238</x:v>
+        <x:v>599790</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="U231" s="4" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H232" s="14" t="s">
+      <x:c r="I232" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I232" s="16" t="s">
+      <x:c r="J232" s="14" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P232" s="14" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>599790</x:v>
+        <x:v>641198</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H233" s="0" t="s">
+      <x:c r="I233" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I233" s="4" t="s">
+      <x:c r="J233" s="0" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P233" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>641198</x:v>
+        <x:v>641200</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H234" s="14" t="s">
+      <x:c r="I234" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I234" s="16" t="s">
+      <x:c r="J234" s="14" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P234" s="14" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>641200</x:v>
+        <x:v>641199</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H235" s="0" t="s">
+      <x:c r="I235" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I235" s="4" t="s">
+      <x:c r="J235" s="0" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P235" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>641199</x:v>
+        <x:v>599789</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H236" s="14" t="s">
+      <x:c r="I236" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I236" s="16" t="s">
+      <x:c r="J236" s="14" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P236" s="14" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>599789</x:v>
+        <x:v>599791</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="H237" s="0" t="s">
+      <x:c r="I237" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="I237" s="4" t="s">
+      <x:c r="J237" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="J237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="P237" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>599791</x:v>
+        <x:v>576238</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
@@ -16155,51 +16155,51 @@
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>521677</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -16233,51 +16233,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>630320</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>316</x:v>
@@ -17346,82 +17346,82 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>601782</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>603606</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
@@ -17462,213 +17462,213 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>603604</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>579346</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>603607</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>579343</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
@@ -17734,57 +17734,57 @@
       <x:c r="J267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>611963</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G268" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -17857,51 +17857,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>611961</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -18025,51 +18025,51 @@
       <x:c r="L272" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>611957</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18631,51 +18631,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>621217</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18728,51 +18728,51 @@
       <x:c r="I285" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>621781</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
@@ -18781,51 +18781,51 @@
         <x:v>607</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>621782</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>607</x:v>
@@ -19051,51 +19051,51 @@
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>555935</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>617</x:v>
@@ -19172,51 +19172,51 @@
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>555976</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>617</x:v>
@@ -19287,57 +19287,57 @@
       <x:c r="J295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>555975</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>617</x:v>
@@ -19348,51 +19348,51 @@
       <x:c r="J296" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -19408,57 +19408,57 @@
       <x:c r="J297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>555933</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>617</x:v>
@@ -19469,65 +19469,65 @@
       <x:c r="J298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>608429</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
@@ -20049,199 +20049,199 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>642456</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>626484</x:v>
+        <x:v>626896</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>626896</x:v>
+        <x:v>626484</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -20256,51 +20256,51 @@
       <x:c r="J312" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>601740</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
@@ -20310,51 +20310,51 @@
       <x:c r="J313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>615132</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -20369,91 +20369,91 @@
       <x:c r="J314" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>601739</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>568804</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
@@ -20675,51 +20675,51 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>612635</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>642</x:v>
@@ -20777,51 +20777,51 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>612641</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>642</x:v>
@@ -21287,100 +21287,100 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>612596</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>612602</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -21389,51 +21389,51 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>612605</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>642</x:v>
@@ -21695,51 +21695,51 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>612545</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>642</x:v>
@@ -22152,51 +22152,51 @@
       <x:c r="I349" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>612570</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -22356,51 +22356,51 @@
       <x:c r="I353" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>612593</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -23021,100 +23021,100 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>612609</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>612636</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -23478,51 +23478,51 @@
       <x:c r="I375" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>612561</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -23580,51 +23580,51 @@
       <x:c r="I377" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>612575</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -24046,60 +24046,60 @@
         <x:v>459</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>600938</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -24403,51 +24403,51 @@
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>553233</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
@@ -24518,51 +24518,51 @@
       <x:c r="J394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>604148</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -24578,51 +24578,51 @@
       <x:c r="J395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>502114</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -24639,57 +24639,57 @@
       <x:c r="J396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>553188</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -24807,57 +24807,57 @@
       <x:c r="J399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>576110</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>714</x:v>
@@ -24934,51 +24934,51 @@
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>547066</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>714</x:v>
@@ -25108,114 +25108,114 @@
       <x:c r="K404" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>642841</x:v>
+        <x:v>615824</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>615826</x:v>
+        <x:v>642841</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -25224,51 +25224,51 @@
       <x:c r="K406" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>615824</x:v>
+        <x:v>615826</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
@@ -25569,51 +25569,51 @@
       <x:c r="J412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>607756</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -25626,51 +25626,51 @@
       <x:c r="J413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>607755</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -25685,114 +25685,114 @@
       <x:c r="J414" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>552416</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>552417</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -25835,51 +25835,51 @@
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -25896,111 +25896,111 @@
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
@@ -26033,51 +26033,51 @@
         <x:v>177</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>177</x:v>
@@ -26546,443 +26546,443 @@
       <x:c r="J429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>625532</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>625991</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>625568</x:v>
+        <x:v>626358</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>625566</x:v>
+        <x:v>623255</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>624483</x:v>
+        <x:v>625991</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>626358</x:v>
+        <x:v>625568</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>623255</x:v>
+        <x:v>625566</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>639498</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
@@ -27209,51 +27209,51 @@
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>572398</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
@@ -27264,51 +27264,51 @@
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>572399</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
@@ -27316,51 +27316,51 @@
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>572397</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>770</x:v>
@@ -27586,74 +27586,74 @@
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>641300</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>25</x:v>
@@ -27669,51 +27669,51 @@
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>623703</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
@@ -27725,56 +27725,56 @@
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>633027</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
@@ -27790,51 +27790,51 @@
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>629639</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
@@ -27843,59 +27843,59 @@
       <x:c r="L452" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>633026</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
@@ -27911,51 +27911,51 @@
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>641070</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
@@ -27972,51 +27972,51 @@
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>633029</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
@@ -28151,275 +28151,275 @@
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>623366</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>544553</x:v>
+        <x:v>637689</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>800</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>637689</x:v>
+        <x:v>637691</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>637691</x:v>
+        <x:v>575502</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>627990</x:v>
+        <x:v>544553</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
@@ -28431,54 +28431,54 @@
       <x:c r="L462" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>629773</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -28491,51 +28491,51 @@
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>637687</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
@@ -28550,108 +28550,108 @@
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>637690</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>575502</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>804</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
@@ -28847,51 +28847,51 @@
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>604502</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -28906,51 +28906,51 @@
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>575501</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
@@ -29416,54 +29416,54 @@
       <x:c r="L479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
@@ -29478,51 +29478,51 @@
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>637688</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -29718,51 +29718,51 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
@@ -29826,51 +29826,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -29891,51 +29891,51 @@
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -29990,292 +29990,292 @@
       <x:c r="J489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>604440</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>791</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>623353</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>629754</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>604440</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>544538</x:v>
+        <x:v>637616</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -30284,57 +30284,57 @@
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>637616</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30397,117 +30397,117 @@
       <x:c r="J496" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>628846</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>796</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
@@ -30530,100 +30530,100 @@
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>627863</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>627862</x:v>
+        <x:v>544538</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
@@ -30638,51 +30638,51 @@
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>637613</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30808,113 +30808,113 @@
       <x:c r="L503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>575420</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30927,51 +30927,51 @@
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>637612</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -31035,51 +31035,51 @@
       <x:c r="J507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>609461</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
@@ -31201,51 +31201,51 @@
         <x:v>834</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>533116</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>833</x:v>
@@ -31308,51 +31308,51 @@
         <x:v>834</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>534254</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>833</x:v>
@@ -31415,51 +31415,51 @@
         <x:v>834</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>534100</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>833</x:v>
@@ -31574,51 +31574,51 @@
       <x:c r="I517" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>534104</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
@@ -31629,51 +31629,51 @@
         <x:v>834</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>534256</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>833</x:v>
@@ -31736,51 +31736,51 @@
         <x:v>834</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>534020</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>833</x:v>
@@ -31895,51 +31895,51 @@
       <x:c r="I523" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>533536</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>