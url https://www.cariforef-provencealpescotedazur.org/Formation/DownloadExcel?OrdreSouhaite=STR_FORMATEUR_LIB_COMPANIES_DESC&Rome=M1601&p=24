--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -1370,80 +1370,80 @@
   <x:si>
     <x:t>APFORM</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Soin animalier</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2029 00:00:00</x:t>
@@ -1553,81 +1553,81 @@
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Employé administratif et d’accueil</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
@@ -11624,57 +11624,57 @@
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>599691</x:v>
+        <x:v>599689</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -11684,172 +11684,172 @@
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>640595</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>510423</x:v>
+        <x:v>640595</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="U168" s="16" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>573816</x:v>
+        <x:v>510423</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>424</x:v>
@@ -11866,99 +11866,99 @@
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>599689</x:v>
+        <x:v>573816</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>554552</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
@@ -12459,51 +12459,51 @@
       <x:c r="G180" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>510426</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -13063,57 +13063,57 @@
       <x:c r="K190" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>633026</x:v>
+        <x:v>633028</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
@@ -13123,57 +13123,57 @@
       <x:c r="K191" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>633028</x:v>
+        <x:v>641070</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>479</x:v>
@@ -13184,685 +13184,685 @@
       <x:c r="K192" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>641070</x:v>
+        <x:v>633026</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>623366</x:v>
+        <x:v>637687</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="U193" s="4" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>612164</x:v>
+        <x:v>637690</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>637689</x:v>
+        <x:v>629773</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>637691</x:v>
+        <x:v>612164</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>628880</x:v>
+        <x:v>623366</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>604501</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>627990</x:v>
+        <x:v>637689</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>637687</x:v>
+        <x:v>637691</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>637690</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>629773</x:v>
+        <x:v>604501</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>524902</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
@@ -13934,51 +13934,51 @@
       <x:c r="J205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -13993,51 +13993,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>548124</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -14050,51 +14050,51 @@
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>544554</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
@@ -14109,51 +14109,51 @@
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>575509</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -14166,51 +14166,51 @@
       <x:c r="J209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
@@ -14341,51 +14341,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>627992</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -14398,51 +14398,51 @@
       <x:c r="J213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>629772</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
@@ -14514,51 +14514,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -14573,51 +14573,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>575508</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -14630,51 +14630,51 @@
       <x:c r="J217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
@@ -14698,99 +14698,99 @@
       <x:c r="M218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>637688</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
@@ -14871,158 +14871,158 @@
       <x:c r="M221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>604439</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>544539</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
@@ -15037,51 +15037,51 @@
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>575427</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
@@ -15094,51 +15094,51 @@
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>547984</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
@@ -15210,51 +15210,51 @@
       <x:c r="J227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
@@ -15269,60 +15269,60 @@
       <x:c r="J228" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15335,101 +15335,101 @@
       <x:c r="M229" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>637615</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>524804</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
@@ -15442,286 +15442,286 @@
       <x:c r="J231" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>623353</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>629754</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>633262</x:v>
+        <x:v>604440</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>628846</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
@@ -15736,340 +15736,340 @@
       <x:c r="K236" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>627863</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>575426</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>627862</x:v>
+        <x:v>575426</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>604440</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>627861</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
@@ -16081,176 +16081,176 @@
       <x:c r="J242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>637613</x:v>
+        <x:v>627863</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>633261</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>