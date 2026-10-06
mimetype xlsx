--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -1370,78 +1370,78 @@
   <x:si>
     <x:t>APFORM</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soin animalier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2028 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
@@ -3964,54 +3964,54 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>501259</x:v>
+        <x:v>545444</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4024,57 +4024,57 @@
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>545444</x:v>
+        <x:v>622168</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>95</x:v>
@@ -4085,57 +4085,57 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>622168</x:v>
+        <x:v>501259</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -4783,114 +4783,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>611638</x:v>
+        <x:v>640526</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>640526</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -8364,135 +8364,135 @@
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>601969</x:v>
+        <x:v>546929</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>546929</x:v>
+        <x:v>601969</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -10192,159 +10192,160 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>626462</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>642066</x:v>
+        <x:v>642456</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>642456</x:v>
+        <x:v>642066</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -10802,114 +10803,114 @@
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>552421</x:v>
+        <x:v>607762</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>607762</x:v>
+        <x:v>552421</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>402</x:v>
@@ -11624,57 +11625,57 @@
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>599689</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="U166" s="16" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -11684,172 +11685,172 @@
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>599691</x:v>
+        <x:v>640595</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>640595</x:v>
+        <x:v>510423</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>510423</x:v>
+        <x:v>573816</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>424</x:v>
@@ -11866,99 +11867,99 @@
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>573816</x:v>
+        <x:v>599689</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>554552</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
@@ -12459,51 +12460,51 @@
       <x:c r="G180" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>510426</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -13123,57 +13124,57 @@
       <x:c r="K191" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>641070</x:v>
+        <x:v>633026</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>479</x:v>
@@ -13184,57 +13185,57 @@
       <x:c r="K192" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>633026</x:v>
+        <x:v>641070</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15634,100 +15635,100 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36803</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>637613</x:v>
+        <x:v>575426</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -15807,102 +15808,102 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>627865</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>36803</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>575426</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15965,176 +15966,176 @@
       <x:c r="J240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>633262</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>