--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -599,62 +599,62 @@
   <x:si>
     <x:t>Gestionnaire comptable et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Trésorerie</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Collaborateur en gestion comptable et financière (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert financier et administratif (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Collaborateur en gestion comptable et financière (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
@@ -689,59 +689,59 @@
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/14/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence mention gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
@@ -752,134 +752,134 @@
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>expert en stratégie financière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion risque financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable en gestion financière</x:t>
+  </x:si>
+  <x:si>
     <x:t>expert en audit et contrôle</x:t>
   </x:si>
   <x:si>
-    <x:t>INSEEC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 2e</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier spécialisation finance (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>HECG</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Hautes Etudes de Comptabilité et de Gestion - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
@@ -1094,122 +1094,122 @@
   <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ENCG</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Expert en contrôle de gestion et audit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>EMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager financier et contrôleur de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>EMD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce, vente, marketing option marketing digital (Apprentissage)</x:t>
@@ -1247,89 +1247,89 @@
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Contrôleur de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit, contrôle et conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en stratégie financière (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
@@ -1337,60 +1337,60 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention comptabilité - contrôle - audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention gestion</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention contrôle de gestion et audit organisationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
@@ -2922,148 +2922,148 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>632693</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>632685</x:v>
+        <x:v>630110</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>630110</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41093</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -4984,164 +4984,164 @@
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>600155</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>600149</x:v>
+        <x:v>546323</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38520</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>546323</x:v>
+        <x:v>600149</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5156,108 +5156,108 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>546325</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>546324</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5329,167 +5329,167 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>600156</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>600150</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>546523</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5504,51 +5504,51 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>603563</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>56</x:v>
@@ -6011,57 +6011,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>521674</x:v>
+        <x:v>614969</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6070,57 +6070,57 @@
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>614969</x:v>
+        <x:v>521674</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6618,265 +6618,265 @@
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>549108</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>41331</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32650</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>615898</x:v>
+        <x:v>615897</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>40177</x:v>
+        <x:v>39875</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>615897</x:v>
+        <x:v>615896</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39875</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>615896</x:v>
+        <x:v>615898</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>554226</x:v>
+        <x:v>554224</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -6885,173 +6885,173 @@
       <x:c r="K86" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>607114</x:v>
+        <x:v>607115</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>498506</x:v>
+        <x:v>498505</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>554228</x:v>
+        <x:v>607117</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7134,213 +7134,213 @@
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>607116</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>607115</x:v>
+        <x:v>554226</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>498505</x:v>
+        <x:v>607114</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>607117</x:v>
+        <x:v>498506</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -7349,694 +7349,694 @@
       <x:c r="K94" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>554224</x:v>
+        <x:v>554228</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>550978</x:v>
+        <x:v>535030</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>550752</x:v>
+        <x:v>550899</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>550983</x:v>
+        <x:v>534869</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>535039</x:v>
+        <x:v>535326</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>611119</x:v>
+        <x:v>550977</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>550899</x:v>
+        <x:v>550985</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>535030</x:v>
+        <x:v>535039</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>550977</x:v>
+        <x:v>611119</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>550985</x:v>
+        <x:v>550978</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>534869</x:v>
+        <x:v>550752</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>535326</x:v>
+        <x:v>550983</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8100,57 +8100,57 @@
       <x:c r="K107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>551981</x:v>
+        <x:v>527327</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8159,54 +8159,54 @@
       <x:c r="K108" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>527327</x:v>
+        <x:v>551981</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8519,51 +8519,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>509419</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -8706,153 +8706,153 @@
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>587402</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>552199</x:v>
+        <x:v>601813</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>601813</x:v>
+        <x:v>552199</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
@@ -8864,114 +8864,114 @@
       <x:c r="K120" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>495330</x:v>
+        <x:v>495327</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>552206</x:v>
+        <x:v>495330</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -8980,57 +8980,57 @@
       <x:c r="K122" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>495327</x:v>
+        <x:v>552206</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9102,51 +9102,51 @@
       <x:c r="M124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>552208</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9159,51 +9159,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>601815</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -9212,227 +9212,227 @@
       <x:c r="K126" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>552205</x:v>
+        <x:v>552207</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>552207</x:v>
+        <x:v>601814</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>601814</x:v>
+        <x:v>445316</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>445316</x:v>
+        <x:v>495328</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
@@ -9444,57 +9444,57 @@
       <x:c r="K130" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>495328</x:v>
+        <x:v>552205</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9504,54 +9504,54 @@
       <x:c r="L131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>552194</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
@@ -9566,51 +9566,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>601811</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9620,54 +9620,54 @@
       <x:c r="L133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>495329</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
@@ -9736,51 +9736,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
@@ -9852,51 +9852,51 @@
       <x:c r="L137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>499366</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
@@ -9911,51 +9911,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -11099,51 +11099,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>638298</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41194</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11582,282 +11582,282 @@
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>499730</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>600250</x:v>
+        <x:v>545632</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>609439</x:v>
+        <x:v>546851</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>545632</x:v>
+        <x:v>600250</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>546851</x:v>
+        <x:v>609439</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>155</x:v>
@@ -12693,340 +12693,340 @@
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>574119</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>616783</x:v>
+        <x:v>572954</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>540802</x:v>
+        <x:v>616783</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
-      <x:c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>579115</x:v>
+        <x:v>540802</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>600993</x:v>
+        <x:v>579115</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>572954</x:v>
+        <x:v>600993</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>347</x:v>
@@ -13051,164 +13051,164 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>36764</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>546244</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>37515</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>546244</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -13224,254 +13224,254 @@
       <x:c r="M195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>40252</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>602436</x:v>
+        <x:v>611493</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>611493</x:v>
+        <x:v>554362</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>40252</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>554362</x:v>
+        <x:v>602436</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40252</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -13580,51 +13580,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>605569</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -13636,54 +13636,54 @@
       <x:c r="L202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>497041</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13696,51 +13696,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>553029</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13868,51 +13868,51 @@
       <x:c r="M206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>601755</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13925,51 +13925,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>552095</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>356</x:v>
@@ -13986,51 +13986,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -14046,169 +14046,169 @@
       <x:c r="M209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>552825</x:v>
+        <x:v>604779</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>604779</x:v>
+        <x:v>552825</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>377</x:v>
@@ -14285,51 +14285,51 @@
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>502233</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>377</x:v>
@@ -14417,164 +14417,164 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>614473</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>504722</x:v>
+        <x:v>549360</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>549360</x:v>
+        <x:v>504722</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>385</x:v>
@@ -14648,51 +14648,51 @@
       <x:c r="L219" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>608021</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>384</x:v>
@@ -14717,451 +14717,451 @@
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>608016</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>617100</x:v>
+        <x:v>572671</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>620198</x:v>
+        <x:v>572673</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>635671</x:v>
+        <x:v>617100</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>342</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>573060</x:v>
+        <x:v>620198</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>573061</x:v>
+        <x:v>635671</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>572671</x:v>
+        <x:v>573060</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>572673</x:v>
+        <x:v>573061</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15354,51 +15354,51 @@
       <x:c r="L231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>500533</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>395</x:v>
@@ -15778,356 +15778,356 @@
       <x:c r="L238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>500532</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>555021</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40177</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>608420</x:v>
+        <x:v>608424</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>608418</x:v>
+        <x:v>608420</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>41331</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>32650</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>608422</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>608424</x:v>
+        <x:v>608422</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -16727,151 +16727,151 @@
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>549133</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>42356</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>635304</x:v>
+        <x:v>635299</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>42356</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>635299</x:v>
+        <x:v>635304</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16983,68 +16983,68 @@
       <x:c r="J259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>635318</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>56</x:v>
@@ -17057,88 +17057,88 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>635305</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>635303</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
@@ -17278,51 +17278,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
@@ -17335,57 +17335,57 @@
       <x:c r="K265" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>554938</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>347</x:v>
@@ -17396,57 +17396,57 @@
       <x:c r="K266" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>603842</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>35917</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17682,51 +17682,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>575676</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -17789,51 +17789,51 @@
       <x:c r="G273" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>575675</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">