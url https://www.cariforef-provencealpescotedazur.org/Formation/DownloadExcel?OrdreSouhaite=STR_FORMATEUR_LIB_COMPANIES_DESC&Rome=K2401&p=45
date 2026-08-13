--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -347,74 +347,74 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences éducation</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences cognitives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention histoire, civilisations, patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Littérature</x:t>
   </x:si>
   <x:si>
     <x:t>master mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention sciences cognitives</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
     <x:t>Politique économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
@@ -506,95 +506,95 @@
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) italien</x:t>
   </x:si>
   <x:si>
     <x:t>Italien</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) lettres classiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) anglais</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire de lettres (1re année) avec préparation à l'option théâtre</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire de lettres (2e année ENS Ulm) lettres classiques</x:t>
-[...5 lines deleted...]
-    <x:t>classe préparatoire de lettres (2e année ENS Ulm) anglais</x:t>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) géographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (2e année ENS Ulm) théâtre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art dramatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (2e année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
-    <x:t>Économie</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (2e année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
@@ -695,56 +695,56 @@
   <x:si>
     <x:t>83501</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ste-Catherine de Sienne</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ste J d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale générale (2e année) mathématiques appliquées</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économique et commerciale générale (2e année) mathématiques appliquées</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (2e année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
@@ -1109,92 +1109,92 @@
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité lettres classiques</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité anglais</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité histoire et géographie</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (1re année)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Notre-Dame de la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13314</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de France</x:t>
   </x:si>
   <x:si>
     <x:t>13253</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 06</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame</x:t>
   </x:si>
   <x:si>
     <x:t>83055</x:t>
   </x:si>
   <x:si>
     <x:t>lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montgrand</x:t>
   </x:si>
   <x:si>
     <x:t>13291</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Masséna</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité arabe</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité allemand</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marseilleveyre</x:t>
   </x:si>
   <x:si>
     <x:t>13285</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie Pila</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maintenon</x:t>
@@ -1259,65 +1259,65 @@
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée cité internationale Jacques Chirac</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J. Chirac</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e année)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion des organisations</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année du dispositif pour bac pro)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
@@ -2066,62 +2066,62 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention politiques publiques parcours management des organisations par l'analyse du travail</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention histoire</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention politiques publiques</x:t>
   </x:si>
   <x:si>
     <x:t>master mention archéologie, sciences pour l'archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Linguistique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie cognitive</x:t>
   </x:si>
   <x:si>
     <x:t>master mention études européennes et internationales</x:t>
@@ -2291,102 +2291,102 @@
   <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie archéologie funéraire et archéothanatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours archives, bibliothèques, humanités numériques (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention humanités parcours humanités</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychanalyse et psychopathologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention anthropologie parcours anthropologie audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sociologie parcours sociologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention philosophie parcours philosophie pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale de la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention anthropologie parcours anthropologie sociale, ethnologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours Momarch – Master of Martitime Archaeology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention arts parcours arts de la scène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention archéologie, sciences pour l'archéologie parcours territoire, hommes, sociétés</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention humanités parcours humanités</x:t>
+    <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychothérapies psychanalytiques, humanistes, individuelles et groupales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences du langage parcours sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie parcours recherche en économie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie parcours données, analyses, décisions et évaluation économiques</x:t>
   </x:si>
   <x:si>
     <x:t>DESU magistère économie, Data science et finance</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention épistémologie, histoire des sciences et des techniques parcours épistémologie, histoire des sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours compétences complémentaires en informatique</x:t>
   </x:si>
@@ -3989,271 +3989,270 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>581544</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39466</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s"/>
+      <x:c r="H20" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="S20" s="14" t="n">
+        <x:v>635257</x:v>
+      </x:c>
+      <x:c r="T20" s="16" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U20" s="16" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>39466</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592117</x:v>
+        <x:v>592105</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38175</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597248</x:v>
+        <x:v>592117</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38967</x:v>
+        <x:v>38175</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>14278</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635257</x:v>
+        <x:v>597248</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -4363,51 +4362,51 @@
       <x:c r="G26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>635047</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
@@ -4483,51 +4482,51 @@
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>592011</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4605,51 +4604,51 @@
       <x:c r="M30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32062</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>588082</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4700,51 +4699,51 @@
       <x:c r="G32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603924</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
@@ -4780,91 +4779,91 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>620384</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -5390,51 +5389,51 @@
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>593077</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
@@ -5443,100 +5442,100 @@
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>594660</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>595846</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
@@ -5798,675 +5797,675 @@
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>593241</x:v>
+        <x:v>595515</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>595515</x:v>
+        <x:v>595520</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>595520</x:v>
+        <x:v>595557</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>595557</x:v>
+        <x:v>593241</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>596005</x:v>
+        <x:v>595518</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>595518</x:v>
+        <x:v>593899</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>593899</x:v>
+        <x:v>595851</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595851</x:v>
+        <x:v>595967</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>595967</x:v>
+        <x:v>595741</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>595741</x:v>
+        <x:v>596005</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596004</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592888</x:v>
+        <x:v>596004</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>161</x:v>
@@ -7075,100 +7074,100 @@
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>595982</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>595983</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
@@ -7456,294 +7455,294 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>593791</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>595986</x:v>
+        <x:v>596020</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>596020</x:v>
+        <x:v>596021</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>596021</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>595987</x:v>
+        <x:v>593879</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>593879</x:v>
+        <x:v>595986</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>38</x:v>
@@ -7789,202 +7788,202 @@
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>596008</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>595962</x:v>
+        <x:v>596007</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>596007</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>595963</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -8144,51 +8143,51 @@
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>595964</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8223,74 +8222,74 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>593878</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>596006</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
@@ -8299,100 +8298,100 @@
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -8401,126 +8400,126 @@
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>594659</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>593076</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -10694,765 +10693,765 @@
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>595588</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>595509</x:v>
+        <x:v>595994</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>595994</x:v>
+        <x:v>595509</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>595690</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>592970</x:v>
+        <x:v>595974</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>595975</x:v>
+        <x:v>595993</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>595993</x:v>
+        <x:v>595975</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>595995</x:v>
+        <x:v>592970</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592892</x:v>
+        <x:v>595995</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>595560</x:v>
+        <x:v>592892</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>595580</x:v>
+        <x:v>595560</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>595511</x:v>
+        <x:v>595580</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>595974</x:v>
+        <x:v>595511</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>593073</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
@@ -11510,1844 +11509,1844 @@
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>595984</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>595985</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>596022</x:v>
+        <x:v>592963</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>592963</x:v>
+        <x:v>596023</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>596023</x:v>
+        <x:v>595985</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>592968</x:v>
+        <x:v>595517</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>592893</x:v>
+        <x:v>596022</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>593877</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>593846</x:v>
+        <x:v>593877</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="Q174" s="16" t="s">
+      <x:c r="R174" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="R174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>593824</x:v>
+        <x:v>593846</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>593810</x:v>
+        <x:v>593824</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="Q176" s="16" t="s">
+      <x:c r="R176" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="R176" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>593912</x:v>
+        <x:v>593810</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>596018</x:v>
+        <x:v>593912</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>595513</x:v>
+        <x:v>596018</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>595506</x:v>
+        <x:v>595513</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>595582</x:v>
+        <x:v>595506</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595561</x:v>
+        <x:v>595582</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>595559</x:v>
+        <x:v>595561</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>595852</x:v>
+        <x:v>595559</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>593818</x:v>
+        <x:v>595852</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>595971</x:v>
+        <x:v>593818</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>596017</x:v>
+        <x:v>595971</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>595972</x:v>
+        <x:v>595973</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>595973</x:v>
+        <x:v>595856</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>595856</x:v>
+        <x:v>595521</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>596019</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>595521</x:v>
+        <x:v>595514</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>595514</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>595517</x:v>
+        <x:v>592894</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>595106</x:v>
+        <x:v>592967</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>592894</x:v>
+        <x:v>596017</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>592967</x:v>
+        <x:v>595972</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>595519</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>592964</x:v>
+        <x:v>595845</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>595845</x:v>
+        <x:v>592964</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>593074</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>363</x:v>
@@ -13714,51 +13713,51 @@
         <x:v>380</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>593787</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>382</x:v>
@@ -14037,584 +14036,584 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>593766</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>595634</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>595637</x:v>
+        <x:v>595641</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>595662</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>595644</x:v>
+        <x:v>595637</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>595641</x:v>
+        <x:v>595662</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>593775</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>595938</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>595635</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>595900</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595639</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -14853,139 +14852,139 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>593857</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>596012</x:v>
+        <x:v>595853</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>595853</x:v>
+        <x:v>596012</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
@@ -15004,282 +15003,282 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>596011</x:v>
+        <x:v>595969</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>592889</x:v>
+        <x:v>596011</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>592966</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>595969</x:v>
+        <x:v>592966</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>595970</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
@@ -15567,182 +15566,182 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>593891</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>595645</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>593886</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>595640</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
@@ -15896,51 +15895,51 @@
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>595751</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
@@ -16024,127 +16023,127 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>593895</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>593240</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>595743</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
@@ -16202,51 +16201,51 @@
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>593238</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
@@ -16459,100 +16458,100 @@
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>595510</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>593237</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
@@ -16561,100 +16560,100 @@
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>595742</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>595750</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
@@ -16663,100 +16662,100 @@
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>595508</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>593239</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
@@ -16942,600 +16941,600 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>593827</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>592890</x:v>
+        <x:v>595979</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>595507</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>595999</x:v>
+        <x:v>595512</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>595980</x:v>
+        <x:v>595507</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>592965</x:v>
+        <x:v>595999</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>593075</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>595642</x:v>
+        <x:v>592965</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>595638</x:v>
+        <x:v>593075</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>595981</x:v>
+        <x:v>595642</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>595512</x:v>
+        <x:v>595638</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>595979</x:v>
+        <x:v>595981</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>38</x:v>
@@ -17581,100 +17580,100 @@
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>595558</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>595581</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
@@ -17683,100 +17682,100 @@
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>595689</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>596000</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -17785,51 +17784,51 @@
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>596001</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
@@ -18446,51 +18445,51 @@
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>595977</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -18525,176 +18524,176 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>593916</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>596016</x:v>
+        <x:v>595978</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595978</x:v>
+        <x:v>596016</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>596015</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
@@ -19503,73 +19502,73 @@
         <x:v>593863</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>593871</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>533</x:v>
@@ -19757,230 +19756,230 @@
         <x:v>168</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>593747</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>595966</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>596002</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>596003</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>595965</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>544</x:v>
@@ -20545,51 +20544,51 @@
       <x:c r="G342" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>590758</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
@@ -20673,188 +20672,188 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>594081</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>593078</x:v>
+        <x:v>596010</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>596010</x:v>
+        <x:v>593078</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>582</x:v>
@@ -20900,153 +20899,153 @@
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>596984</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>596009</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>595991</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
@@ -21055,51 +21054,51 @@
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
@@ -22023,79 +22022,79 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>592036</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>597249</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
@@ -22383,127 +22382,127 @@
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>593843</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>595996</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>595988</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
@@ -22587,127 +22586,127 @@
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>593839</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>595997</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595998</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
@@ -22716,162 +22715,162 @@
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>595989</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>595990</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>593852</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>646</x:v>
@@ -22976,51 +22975,51 @@
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>629818</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
@@ -23087,51 +23086,51 @@
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>629254</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
@@ -23170,154 +23169,154 @@
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>635176</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>38177</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>633476</x:v>
+        <x:v>575563</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="U393" s="4" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>38177</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>575563</x:v>
+        <x:v>633476</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23366,51 +23365,51 @@
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>624925</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
@@ -23420,51 +23419,51 @@
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>597451</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
@@ -23779,82 +23778,82 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>592047</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>592116</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
@@ -24169,148 +24168,148 @@
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>591929</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>597259</x:v>
+        <x:v>592034</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>39015</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>592034</x:v>
+        <x:v>597259</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -24760,51 +24759,51 @@
       <x:c r="G421" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>574777</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
@@ -28212,1200 +28211,1200 @@
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>581257</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>39479</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>580921</x:v>
+        <x:v>575537</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>39479</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>575537</x:v>
+        <x:v>636184</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>584137</x:v>
+        <x:v>575523</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>636184</x:v>
+        <x:v>575531</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>39038</x:v>
+        <x:v>39691</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>575523</x:v>
+        <x:v>580927</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>39403</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>13024</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>575531</x:v>
+        <x:v>635492</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>39691</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>11029</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>580927</x:v>
+        <x:v>575694</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>635492</x:v>
+        <x:v>575695</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>38990</x:v>
+        <x:v>39038</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>14461</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>575694</x:v>
+        <x:v>575524</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>38990</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>14461</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>575695</x:v>
+        <x:v>575652</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>39038</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>575524</x:v>
+        <x:v>581323</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>575652</x:v>
+        <x:v>575780</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>581323</x:v>
+        <x:v>575794</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>40465</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>575780</x:v>
+        <x:v>575797</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>40465</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>575794</x:v>
+        <x:v>575541</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>40465</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>575797</x:v>
+        <x:v>580921</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>575541</x:v>
+        <x:v>575690</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>38696</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>575690</x:v>
+        <x:v>575699</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>38696</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>14272</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>575699</x:v>
+        <x:v>633672</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>633672</x:v>
+        <x:v>584137</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29511,51 +29510,51 @@
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>613084</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">