--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -347,60 +347,60 @@
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Life</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Le métier d'aide à domicile</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bootcamp assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket School</x:t>
   </x:si>
   <x:si>
     <x:t>75018</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement éducatif et social</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
@@ -3070,151 +3070,153 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>573793</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="C23" s="3" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>573801</x:v>
+        <x:v>641148</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>641148</x:v>
+        <x:v>573801</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -4748,114 +4750,114 @@
       <x:c r="K52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>640541</x:v>
+        <x:v>611633</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>611633</x:v>
+        <x:v>640541</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -10532,57 +10534,57 @@
       <x:c r="K152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>637558</x:v>
+        <x:v>626527</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -10648,57 +10650,57 @@
       <x:c r="K154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>626527</x:v>
+        <x:v>637558</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>