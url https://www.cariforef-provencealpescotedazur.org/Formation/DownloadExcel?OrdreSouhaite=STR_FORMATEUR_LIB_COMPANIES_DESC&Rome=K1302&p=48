--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -995,56 +995,56 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'accompagnant éducatif et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léon Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
@@ -1682,74 +1682,74 @@
   <x:si>
     <x:t>Coach en psychologie positive</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de service médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
+    <x:t>02/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MIRAMAS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
@@ -2120,59 +2120,59 @@
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel formateur professionnel d'adultes, Titre professionnel assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Bénéficiaire du RSA</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>AUBAGNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Auxiliaire d’entretien du cadre de vie (AECV)</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte des métiers des services à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
@@ -2294,63 +2294,63 @@
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de service médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
@@ -3733,165 +3733,164 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>639007</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>630658</x:v>
+        <x:v>639008</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>639008</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
@@ -8880,153 +8879,153 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>640527</x:v>
+        <x:v>611633</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>640541</x:v>
+        <x:v>640527</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
@@ -9039,57 +9038,57 @@
       <x:c r="K107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>611633</x:v>
+        <x:v>640541</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -9887,57 +9886,57 @@
       <x:c r="K122" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>605994</x:v>
+        <x:v>605995</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="U122" s="16" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -9947,168 +9946,168 @@
       <x:c r="K123" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>605995</x:v>
+        <x:v>605994</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>37231</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>597039</x:v>
+        <x:v>596540</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37231</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>596540</x:v>
+        <x:v>597039</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -11207,154 +11206,154 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>596537</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>37568</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>597038</x:v>
+        <x:v>597002</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>37568</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>597002</x:v>
+        <x:v>597038</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -14130,289 +14129,286 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>575896</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37424</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
-      <x:c r="F198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F198" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G198" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>44022</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>632309</x:v>
+        <x:v>575895</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>439</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>575895</x:v>
+        <x:v>630715</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="F200" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F200" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G200" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>630715</x:v>
+        <x:v>635452</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44022</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>635452</x:v>
+        <x:v>632309</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>167</x:v>
@@ -15268,227 +15264,226 @@
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>588097</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>628722</x:v>
+        <x:v>599080</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="F218" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F218" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G218" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>599080</x:v>
+        <x:v>576253</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>576253</x:v>
+        <x:v>628722</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
@@ -17337,51 +17332,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>641794</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -17696,51 +17691,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>641795</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
@@ -17755,51 +17750,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>641797</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -17815,51 +17810,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>641798</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
@@ -18101,403 +18096,403 @@
       <x:c r="J264" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="S264" s="14" t="n">
+        <x:v>579207</x:v>
+      </x:c>
+      <x:c r="T264" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="S264" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>641781</x:v>
+        <x:v>641785</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>641786</x:v>
+        <x:v>640771</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
-      <x:c r="E267" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>579207</x:v>
+        <x:v>641781</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E268" s="14" t="s"/>
+      <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>579219</x:v>
+        <x:v>641786</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
+      <x:c r="E269" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>641785</x:v>
+        <x:v>633749</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
-      <x:c r="F270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F270" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G270" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>640771</x:v>
+        <x:v>579219</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -18507,51 +18502,51 @@
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>641783</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="G272" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>327</x:v>
@@ -18568,153 +18563,153 @@
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>634905</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>641782</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>641784</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
@@ -18724,51 +18719,51 @@
       <x:c r="J275" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>641787</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -18847,51 +18842,51 @@
       <x:c r="J277" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>579206</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
@@ -19092,271 +19087,271 @@
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>641792</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s"/>
-      <x:c r="F282" s="14" t="s"/>
+      <x:c r="E282" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F282" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G282" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>304</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>641788</x:v>
+        <x:v>616273</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>641793</x:v>
+        <x:v>616274</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
-      <x:c r="E284" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E284" s="14" t="s"/>
+      <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>303</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>616273</x:v>
+        <x:v>641793</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
-      <x:c r="E285" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>303</x:v>
-[...2 lines deleted...]
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>616274</x:v>
+        <x:v>641788</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
@@ -20444,51 +20439,51 @@
       <x:c r="M304" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>603440</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -22257,51 +22252,51 @@
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>611037</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -22320,51 +22315,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>611038</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
@@ -22486,51 +22481,51 @@
       <x:c r="J340" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>604393</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -22734,51 +22729,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>629952</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -22912,51 +22907,51 @@
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>638483</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
@@ -23507,114 +23502,114 @@
       <x:c r="K358" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>552397</x:v>
+        <x:v>607748</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>607748</x:v>
+        <x:v>552397</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>334</x:v>
@@ -24281,165 +24276,164 @@
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>631141</x:v>
+        <x:v>610117</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
-      <x:c r="E373" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="S373" s="0" t="n">
+        <x:v>631141</x:v>
+      </x:c>
+      <x:c r="T373" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="S373" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>687</x:v>
@@ -25881,159 +25875,159 @@
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>621349</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>641380</x:v>
+        <x:v>633811</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>633811</x:v>
+        <x:v>641380</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -26696,57 +26690,57 @@
       <x:c r="K412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>629642</x:v>
+        <x:v>627783</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
@@ -26756,356 +26750,356 @@
       <x:c r="K413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>627783</x:v>
+        <x:v>629642</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>41365</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>627987</x:v>
+        <x:v>560469</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="U414" s="16" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>579287</x:v>
+        <x:v>627987</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>575505</x:v>
+        <x:v>579287</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>41365</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>620359</x:v>
+        <x:v>575505</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>560469</x:v>
+        <x:v>620359</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
@@ -27118,51 +27112,51 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>627966</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27293,51 +27287,51 @@
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>617261</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
@@ -27350,51 +27344,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>641510</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27409,51 +27403,51 @@
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>626595</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>48</x:v>
@@ -27466,51 +27460,51 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>622337</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27525,51 +27519,51 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>627967</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
@@ -27582,51 +27576,51 @@
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>632523</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27989,51 +27983,51 @@
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>626613</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
@@ -28162,51 +28156,51 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>579293</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28278,51 +28272,51 @@
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>579291</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28337,51 +28331,51 @@
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>642274</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>48</x:v>
@@ -28449,59 +28443,59 @@
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>637113</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>48</x:v>
@@ -28514,51 +28508,51 @@
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>622325</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28921,51 +28915,51 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>575397</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
@@ -28978,51 +28972,51 @@
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>642253</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29037,51 +29031,51 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>627839</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
@@ -29094,51 +29088,51 @@
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>579149</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29326,110 +29320,110 @@
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>579154</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>575423</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
@@ -29442,51 +29436,51 @@
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>626517</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29558,51 +29552,51 @@
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>626535</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29617,507 +29611,507 @@
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>579150</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>560347</x:v>
+        <x:v>627840</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>637558</x:v>
+        <x:v>627858</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>772</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>579155</x:v>
+        <x:v>627860</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>626527</x:v>
+        <x:v>632496</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>627840</x:v>
+        <x:v>560347</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>41365</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>627858</x:v>
+        <x:v>637558</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>41365</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>627860</x:v>
+        <x:v>579155</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>632496</x:v>
+        <x:v>626527</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>351</x:v>
       </x:c>