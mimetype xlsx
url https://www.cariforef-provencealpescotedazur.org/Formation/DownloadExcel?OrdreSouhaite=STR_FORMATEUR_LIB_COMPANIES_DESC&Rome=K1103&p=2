--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -197,71 +197,71 @@
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>Les massages du monde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage amma assis</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>Les massages du monde</x:t>
+    <x:t>Massage bien-être femme enceinte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être cranien</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bien-être femme enceinte</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en phytologie - Huiles essentielles et végétales - Hydrolats - Bourgeons et Infusions - Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
@@ -320,167 +320,167 @@
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage amma assis standard</x:t>
   </x:si>
   <x:si>
     <x:t>Xavier Court</x:t>
   </x:si>
   <x:si>
+    <x:t>Métallothérapie - glace corps et visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Anatomie palpatoire</x:t>
   </x:si>
   <x:si>
-    <x:t>Vanessa Saboun</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
-    <x:t>05/24/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage post-opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Métallothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Métallothérapie - glace corps et visage</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage et corps</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
     <x:t>Yesothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Métallothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage assis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Une Porte Vers Soi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher pour les personnes âgées</x:t>
   </x:si>
   <x:si>
-    <x:t>Une Porte Vers Soi</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>ARLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage assis</x:t>
-[...8 lines deleted...]
-    <x:t>07/27/2027 00:00:00</x:t>
+    <x:t>Massage ayurvédique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unamano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Unamano</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le protocole Zénith</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage ayurvédique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Réflexologie Kenkou</x:t>
   </x:si>
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie corporelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
@@ -1079,71 +1079,71 @@
   <x:si>
     <x:t>Hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie cognitive</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisations en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignant , Formateur , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en art thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en art thérapie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
@@ -1340,56 +1340,56 @@
   <x:si>
     <x:t>BELGENTIER</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>La Cour du Bien Etre</x:t>
   </x:si>
   <x:si>
     <x:t>EKTC</x:t>
   </x:si>
   <x:si>
     <x:t>38000</x:t>
   </x:si>
   <x:si>
+    <x:t>09/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/20/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être - Réflexologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
@@ -1442,71 +1442,71 @@
   <x:si>
     <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé Jacquet</x:t>
   </x:si>
   <x:si>
     <x:t>IEPA</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kinesiologue professionnel ESTN (Reformed)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formations aux Techniques Douces</x:t>
   </x:si>
   <x:si>
     <x:t>INFOR'TED</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Commerçant , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -1559,71 +1559,71 @@
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil en phytothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Apprendre et pratiquer la sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des besoins corporels et émotionnels</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
@@ -1634,65 +1634,65 @@
   <x:si>
     <x:t>Harmonie du Corps - Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnothérapeute</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage crânien</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Emmanuelle Murcia</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
@@ -1754,65 +1754,65 @@
   <x:si>
     <x:t>Agent de la fonction publique d'Etat , Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Eleva Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Thérapeute holistique spécialisé en gestion du stress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Thérapeute holistique spécialisé en gestion du stress</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lithothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
@@ -1904,59 +1904,59 @@
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine traditionnelle chinoise - 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
+  </x:si>
+  <x:si>
     <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Synergie Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe, relaxologue, praticien en réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié , Tout public</x:t>
@@ -1988,62 +1988,62 @@
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Sophrologie Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
+    <x:t>10/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophro-analyse et mouvements oculaires</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025 00:00:00</x:t>
@@ -2159,59 +2159,59 @@
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réfléxologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation du Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>83440</x:t>
   </x:si>
   <x:si>
     <x:t>Femme</x:t>
   </x:si>
   <x:si>
     <x:t>TOURRETTES</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
@@ -2279,71 +2279,71 @@
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie ayuvédique</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/06/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hypnose pour la femme en période de ménopause</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - Madeirothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Attitude Nails Academy</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
@@ -2363,72 +2363,72 @@
   <x:si>
     <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>Arche Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 2 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en hypnose et communication ericksonienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en hypnose conversationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>01/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et stratégies d'accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
@@ -3391,51 +3391,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>577458</x:v>
+        <x:v>604528</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>34</x:v>
@@ -3444,100 +3444,100 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>604528</x:v>
+        <x:v>577458</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>577486</x:v>
+        <x:v>577460</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>34</x:v>
@@ -3546,100 +3546,100 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>577460</x:v>
+        <x:v>577476</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>577476</x:v>
+        <x:v>577486</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>34</x:v>
@@ -4950,1042 +4950,1042 @@
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>630464</x:v>
+        <x:v>630182</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>630175</x:v>
+        <x:v>630464</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>630180</x:v>
+        <x:v>630175</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>630184</x:v>
+        <x:v>630180</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>630182</x:v>
+        <x:v>630184</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>630176</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>630177</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>630179</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>630188</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>630178</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>630183</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>589555</x:v>
+        <x:v>635690</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>635690</x:v>
+        <x:v>589555</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>510254</x:v>
+        <x:v>510289</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>510312</x:v>
+        <x:v>510254</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>543611</x:v>
+        <x:v>510312</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>543596</x:v>
+        <x:v>543611</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>543919</x:v>
+        <x:v>543596</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>510287</x:v>
+        <x:v>543919</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>510289</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>124</x:v>
@@ -6072,100 +6072,100 @@
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>586348</x:v>
       </x:c>
@@ -6699,51 +6699,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>551193</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -7364,51 +7364,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
@@ -8078,154 +8078,154 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>555357</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>608293</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>546881</x:v>
+        <x:v>608293</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>35</x:v>
@@ -8295,51 +8295,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>546858</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
@@ -8545,520 +8545,520 @@
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="C106" s="15" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="J106" s="14" t="s"/>
+      <x:c r="J106" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>551186</x:v>
+        <x:v>546857</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="C107" s="3" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>551195</x:v>
+        <x:v>546870</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="C108" s="15" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C108" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="J108" s="14" t="s"/>
+      <x:c r="J108" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>551218</x:v>
+        <x:v>546888</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>551369</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>551373</x:v>
+        <x:v>551195</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>551406</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>157</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="J112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>546857</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="J113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>546870</x:v>
+        <x:v>551373</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="J114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>546888</x:v>
+        <x:v>551406</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -9342,51 +9342,51 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>551214</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
@@ -11702,142 +11702,142 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>495568</x:v>
+        <x:v>598666</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>598666</x:v>
+        <x:v>495568</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>76</x:v>
@@ -12282,132 +12282,132 @@
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>627714</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="U178" s="16" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>579510</x:v>
+        <x:v>627714</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
@@ -12416,100 +12416,100 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
@@ -13171,51 +13171,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>473727</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -13526,109 +13526,109 @@
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>621805</x:v>
+        <x:v>537595</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>537595</x:v>
+        <x:v>621805</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>425</x:v>
@@ -13636,51 +13636,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>621803</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
@@ -13795,51 +13795,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>566791</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -14214,320 +14214,320 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>636830</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>636807</x:v>
+        <x:v>636762</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>636762</x:v>
+        <x:v>572416</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>572416</x:v>
+        <x:v>572417</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>572417</x:v>
+        <x:v>572418</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>572418</x:v>
+        <x:v>636807</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
@@ -15057,192 +15057,192 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>548367</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>571065</x:v>
+        <x:v>548727</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>548727</x:v>
+        <x:v>571986</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>571986</x:v>
+        <x:v>571065</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
@@ -15250,51 +15250,51 @@
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>574194</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
@@ -15427,51 +15427,51 @@
         <x:v>571066</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>580115</x:v>
       </x:c>
@@ -15480,51 +15480,51 @@
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>580114</x:v>
       </x:c>
@@ -15622,51 +15622,51 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>625435</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
@@ -15674,306 +15674,306 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>623419</x:v>
+        <x:v>597743</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="U244" s="16" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>617275</x:v>
+        <x:v>613248</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>597743</x:v>
+        <x:v>617274</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>613248</x:v>
+        <x:v>623419</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>617274</x:v>
+        <x:v>617275</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
@@ -16485,261 +16485,261 @@
       <x:c r="I259" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>616457</x:v>
+        <x:v>621809</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>621809</x:v>
+        <x:v>616457</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="U260" s="16" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>568603</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>616439</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>616441</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
@@ -16808,51 +16808,51 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>616458</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
@@ -16963,1928 +16963,1928 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>598450</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>598462</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>598468</x:v>
+        <x:v>598448</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>598396</x:v>
+        <x:v>598453</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>598456</x:v>
+        <x:v>598472</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>598448</x:v>
+        <x:v>598475</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>598453</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>598472</x:v>
+        <x:v>598468</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>598475</x:v>
+        <x:v>598396</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>598477</x:v>
+        <x:v>598456</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>601896</x:v>
+        <x:v>601891</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>601897</x:v>
+        <x:v>617273</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>601891</x:v>
+        <x:v>598452</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>617273</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>598452</x:v>
+        <x:v>579682</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>598479</x:v>
+        <x:v>579683</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>579682</x:v>
+        <x:v>598454</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>579683</x:v>
+        <x:v>598455</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>598454</x:v>
+        <x:v>598459</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>598455</x:v>
+        <x:v>598461</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>598459</x:v>
+        <x:v>598469</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>598461</x:v>
+        <x:v>598476</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>598469</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>598476</x:v>
+        <x:v>598449</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>598446</x:v>
+        <x:v>598451</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>598449</x:v>
+        <x:v>598466</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>601894</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>587179</x:v>
+        <x:v>598480</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>598457</x:v>
+        <x:v>570661</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>598460</x:v>
+        <x:v>601896</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>598463</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>579680</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>579681</x:v>
+        <x:v>598457</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>570661</x:v>
+        <x:v>598460</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>598451</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>598466</x:v>
+        <x:v>587179</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>598478</x:v>
+        <x:v>579680</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>598480</x:v>
+        <x:v>579681</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
@@ -19049,51 +19049,51 @@
       <x:c r="M309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>559482</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
@@ -19156,51 +19156,51 @@
       <x:c r="M311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>570551</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
@@ -19458,110 +19458,110 @@
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>566916</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>635888</x:v>
+        <x:v>566916</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
@@ -19803,51 +19803,51 @@
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>543922</x:v>
       </x:c>
@@ -19929,100 +19929,100 @@
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>616384</x:v>
+        <x:v>616385</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>616385</x:v>
+        <x:v>616384</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>638</x:v>
@@ -20604,51 +20604,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>635855</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -20963,51 +20963,51 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
@@ -21158,57 +21158,57 @@
       <x:c r="K350" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>618999</x:v>
+        <x:v>588283</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
@@ -21224,68 +21224,68 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>630116</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>630121</x:v>
       </x:c>
@@ -21372,109 +21372,109 @@
       <x:c r="K354" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>588283</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>579050</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>694</x:v>
@@ -21699,51 +21699,51 @@
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>579048</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
@@ -21759,175 +21759,175 @@
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>614993</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>628965</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>623901</x:v>
       </x:c>
@@ -22012,51 +22012,51 @@
       <x:c r="L366" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>587880</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>76</x:v>
@@ -22574,305 +22574,305 @@
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>616116</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>616115</x:v>
+        <x:v>572177</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>616118</x:v>
+        <x:v>616115</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>616123</x:v>
+        <x:v>616118</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>741</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>572177</x:v>
+        <x:v>616123</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>572178</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
@@ -22979,51 +22979,51 @@
       <x:c r="L385" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>635897</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
@@ -23081,51 +23081,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
@@ -23236,51 +23236,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>76</x:v>
@@ -23553,255 +23553,255 @@
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>624173</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>632273</x:v>
+        <x:v>624159</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="U397" s="4" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>624159</x:v>
+        <x:v>624160</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>624160</x:v>
+        <x:v>624172</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>624172</x:v>
+        <x:v>632273</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
@@ -24305,51 +24305,51 @@
       <x:c r="L411" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>624164</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">