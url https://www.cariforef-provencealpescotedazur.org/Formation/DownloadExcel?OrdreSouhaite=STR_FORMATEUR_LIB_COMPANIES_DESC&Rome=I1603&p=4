--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -467,78 +467,78 @@
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Régler et étalonner son pulvérisateur en viticulture</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Machinisme viticole</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
+    <x:t>02/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travail du sol : quels itinéraires techniques avec quels outils pour réduire les herbicides en viticulture ?</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Régler les outils de travail du sol en viticulture</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Exploitant agricole, salarié agricole</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-conduite du tracteur</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite du tracteur et utilisation de divers outils</x:t>
   </x:si>
   <x:si>
     <x:t>FLASSANS-SUR-ISSOLE</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance préventive et corrective d'un matériel roulant</x:t>
   </x:si>
@@ -1754,332 +1754,332 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>554267</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>554270</x:v>
+        <x:v>611627</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>611625</x:v>
+        <x:v>611628</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>554265</x:v>
+        <x:v>554270</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>611627</x:v>
+        <x:v>611625</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>611628</x:v>
+        <x:v>554265</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36966</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>63</x:v>
@@ -2282,153 +2282,153 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>605957</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39330</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>605949</x:v>
+        <x:v>547622</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>605956</x:v>
+        <x:v>605949</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>73</x:v>
@@ -2443,57 +2443,57 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>547622</x:v>
+        <x:v>605956</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4792,209 +4792,209 @@
       <x:c r="K63" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>635963</x:v>
+        <x:v>635960</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>635201</x:v>
+        <x:v>635963</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>635204</x:v>
+        <x:v>635201</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>635960</x:v>
+        <x:v>635204</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>71</x:v>
@@ -5127,72 +5127,72 @@
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>635225</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>128</x:v>
@@ -5768,925 +5768,925 @@
         <x:v>161</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>632968</x:v>
+        <x:v>619328</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>619328</x:v>
+        <x:v>619317</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>619317</x:v>
+        <x:v>619318</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>619318</x:v>
+        <x:v>619319</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>619319</x:v>
+        <x:v>619320</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>619320</x:v>
+        <x:v>619322</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>619322</x:v>
+        <x:v>619324</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>619324</x:v>
+        <x:v>619326</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>619326</x:v>
+        <x:v>619333</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>619333</x:v>
+        <x:v>619336</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>619336</x:v>
+        <x:v>619337</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>619337</x:v>
+        <x:v>619316</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>619316</x:v>
+        <x:v>619325</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>619325</x:v>
+        <x:v>619338</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>619338</x:v>
+        <x:v>619327</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>619327</x:v>
+        <x:v>619330</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>619330</x:v>
+        <x:v>619332</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>619332</x:v>
+        <x:v>632968</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>