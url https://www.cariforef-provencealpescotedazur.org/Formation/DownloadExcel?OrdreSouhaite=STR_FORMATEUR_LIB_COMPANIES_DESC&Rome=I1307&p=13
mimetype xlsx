--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -386,68 +386,68 @@
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Régional CFAI Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
@@ -917,258 +917,258 @@
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux Sous Tension (TST-IE) recyclage : batteries d'accumulateurs stationnaires B2T-B1T-B2N-B1N (référentiel Installations Électriques) - ELT196</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Réaliser une installation électrique Basse Tension (BT) en respectant la NF C 15-100 (version 2024) - ELC009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concevoir et étudier une installation électrique Basse Tension (BT) en respectant la norme NF C 15-100 (Édition 2025) - ELC010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux Sous Tension (TST-IE) : batteries d'accumulateurs stationnaires B2T-B1T-B2N-B1N (référentiel Installations Électriques) - ELT096</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Réaliser une installation électrique Basse Tension (BT) en respectant la NF C 15-100 (version 2024) - ELC009</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/26/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers des réseaux informatiques et télécommunications parcours réseau sans fil et haut débit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Installer et maintenir des solutions VDI (Voix Données Image) - Bloc de compétences du titre professionnel Technicien réseaux IP</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien électricien du bâtiment communicant et connecté</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien réseaux IP</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien électricien du bâtiment communicant et connecté, C1</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien d'intervention de réseaux de télécommunications en fibre optique (FTJ)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
@@ -2673,205 +2673,205 @@
         <x:v>594153</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>565159</x:v>
+        <x:v>605694</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>605694</x:v>
+        <x:v>565159</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>550259</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -3020,57 +3020,57 @@
         <x:v>594150</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -3080,57 +3080,57 @@
       <x:c r="S24" s="14" t="n">
         <x:v>550254</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -3199,57 +3199,57 @@
       <x:c r="S26" s="14" t="n">
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -4408,153 +4408,153 @@
         <x:v>617499</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>550267</x:v>
+        <x:v>605696</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605696</x:v>
+        <x:v>550267</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5256,75 +5256,75 @@
       <x:c r="S62" s="14" t="n">
         <x:v>597058</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594146</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
@@ -7181,57 +7181,57 @@
       <x:c r="S96" s="14" t="n">
         <x:v>552109</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -7242,57 +7242,57 @@
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -7423,142 +7423,142 @@
       <x:c r="S100" s="14" t="n">
         <x:v>558856</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>605695</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>550264</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
@@ -8020,1337 +8020,1337 @@
       <x:c r="I111" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>619340</x:v>
+        <x:v>619415</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>619422</x:v>
+        <x:v>619420</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>619446</x:v>
+        <x:v>619426</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>619447</x:v>
+        <x:v>619453</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>619416</x:v>
+        <x:v>619340</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>619417</x:v>
+        <x:v>619422</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>619418</x:v>
+        <x:v>619446</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>619341</x:v>
+        <x:v>619447</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>619342</x:v>
+        <x:v>619416</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>619343</x:v>
+        <x:v>619417</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>619424</x:v>
+        <x:v>619418</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>619427</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>619429</x:v>
+        <x:v>619342</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>619430</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>619445</x:v>
+        <x:v>619424</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>619413</x:v>
+        <x:v>619427</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>619421</x:v>
+        <x:v>619429</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>619448</x:v>
+        <x:v>619430</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>619451</x:v>
+        <x:v>619445</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>619452</x:v>
+        <x:v>619413</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>619428</x:v>
+        <x:v>619421</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>619431</x:v>
+        <x:v>619448</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>619415</x:v>
+        <x:v>619451</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="U133" s="4" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>619420</x:v>
+        <x:v>619452</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>619426</x:v>
+        <x:v>619428</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>619453</x:v>
+        <x:v>619431</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40123</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9603,156 +9603,156 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>577366</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>618208</x:v>
+        <x:v>577368</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="U142" s="16" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>577367</x:v>
+        <x:v>618208</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
@@ -9764,114 +9764,114 @@
       <x:c r="K144" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>618206</x:v>
+        <x:v>577367</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="U144" s="16" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>618209</x:v>
+        <x:v>618206</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="U145" s="4" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -9880,749 +9880,748 @@
       <x:c r="K146" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>618210</x:v>
+        <x:v>618209</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="U146" s="16" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>550071</x:v>
+        <x:v>618210</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="U147" s="4" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>550074</x:v>
+        <x:v>550071</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>628853</x:v>
+        <x:v>550074</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>35330</x:v>
+        <x:v>35295</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>575489</x:v>
+        <x:v>628853</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>519869</x:v>
+        <x:v>575489</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U151" s="4" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C152" s="15" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="n">
+        <x:v>35330</x:v>
+      </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="J152" s="14" t="s"/>
+      <x:c r="J152" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>586068</x:v>
+        <x:v>519869</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>327</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="J153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>628852</x:v>
+        <x:v>586068</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>628856</x:v>
+        <x:v>618207</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>577364</x:v>
+        <x:v>628852</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>577365</x:v>
+        <x:v>628856</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>618207</x:v>
+        <x:v>577364</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>577368</x:v>
+        <x:v>577365</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -10632,113 +10631,117 @@
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>519820</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>35295</x:v>
+        <x:v>37445</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
-      <x:c r="F160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F160" s="14" t="s">
+        <x:v>354</x:v>
+      </x:c>
       <x:c r="G160" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>628818</x:v>
+        <x:v>612879</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -10807,51 +10810,51 @@
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>549942</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -10864,54 +10867,54 @@
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>618031</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -10923,54 +10926,54 @@
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>618032</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -10980,54 +10983,54 @@
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>618033</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11042,51 +11045,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>575407</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -11096,54 +11099,54 @@
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>549945</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -11155,223 +11158,227 @@
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>628822</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>35295</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>618035</x:v>
+        <x:v>544534</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>35295</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="J170" s="14" t="s"/>
+      <x:c r="J170" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>585770</x:v>
+        <x:v>628818</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>549944</x:v>
+        <x:v>628819</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
@@ -11380,114 +11387,114 @@
       <x:c r="K172" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>618034</x:v>
+        <x:v>576750</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>628821</x:v>
+        <x:v>576751</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -11496,411 +11503,400 @@
       <x:c r="K174" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>576753</x:v>
+        <x:v>618034</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>576754</x:v>
+        <x:v>618035</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>628819</x:v>
+        <x:v>549944</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>327</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="J177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>576750</x:v>
+        <x:v>585770</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35295</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>576751</x:v>
+        <x:v>628821</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37445</x:v>
+        <x:v>35295</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>612879</x:v>
+        <x:v>576753</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>35330</x:v>
+        <x:v>35295</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>544534</x:v>
+        <x:v>576754</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>63</x:v>
       </x:c>