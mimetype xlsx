--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -254,95 +254,95 @@
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trihom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sans niveau spécifique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trihom - Antenne Saint Paul des Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-PAUL-LES-DURANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
   </x:si>
   <x:si>
-    <x:t>Trihom</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitation nucléaire</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bac pro maintenance des systèmes de production connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
@@ -1079,80 +1079,80 @@
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Fire Awareness / Sensibilisation lutte incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Package Global Wind Organisation (GWO) - GWO Basic Safety Training Offshore (BST 5 modules)</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Package Global Wind Organisation (GWO) - GWO Basic Safety Training Offshore (BST 5 modules) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Package Global Wind Organisation (GWO) - GWO Basic Safety Training Onshore (BST 4 modules)</x:t>
   </x:si>
   <x:si>
     <x:t>Package Global Wind Organisation (GWO) - GWO Basic Safety Training Onshore (BST 4 modules) – Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Global Wind Organisation (GWO) - Gestes et Postures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - Premiers secours/First Aid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - GWO Fire Awareness / Sensibilisation lutte incendie - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - GWO EFA (Premiers Secours Avancés) - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - Advanced Rescue Training (ART)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - EFA/Premiers Secours Avancés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - Premiers secours/First Aid - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - GWO Sea Survival (Survie en mer)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Wind Organisation (GWO) - GWO Sea Survival (Survie en mer) – Recyclage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Working at Heights (Travail en hauteur)</x:t>
   </x:si>
   <x:si>
-    <x:t>Global Wind Organisation (GWO) - Gestes et Postures</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Working at Heights (Travail en hauteur) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Advanced Rescue Training (ART) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>CQP technicien de maintenance et d'installation de pompe à chaleur et de climatiseur</x:t>
   </x:si>
   <x:si>
     <x:t>Efia</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
@@ -1343,92 +1343,92 @@
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Actualiser ses connaissances ATEX - Recyclage avis d'habilitation ATEX niveaux 1 et 2 - ATB003</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Circuler et travailler en zone ATEX (ATmosphère EXplosive) - Niveau 0 - Initial et recyclage - ATB008</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINTE-TULLE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
@@ -1484,84 +1484,84 @@
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien supérieur de maintenance industrielle (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Réparer les éléments mécaniques et hydrauliques d'un équipement industriel - Bloc de compétences du titre profession Technicien de maintenance industrielle</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réparer les éléments électrotechniques et pneumatiques d'un équipement industriel - bloc de compétences du titre professionnel Technicien de maintenance industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réparer les éléments électrotechniques et pneumatiques d'un équipement industriel - Bloc de compétences du titre professionnel Technicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
-    <x:t>12/08/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien supérieur de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Réparer les éléments mécaniques et hydrauliques d'un équipement industriel - Bloc de compétences du titre profession Technicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Electromécanicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Entretien mécanique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
@@ -2050,51 +2050,51 @@
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:U1"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
-    <x:col min="2" max="2" width="158.300625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="158.070625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="23.370625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="158.010625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="34.080625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
     <x:col min="18" max="18" width="37.350625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -3056,190 +3056,190 @@
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="P17" s="0" t="s">
+      <x:c r="Q17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
+      <x:c r="R17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="R17" s="0" t="s">
+      <x:c r="S17" s="0" t="n">
+        <x:v>629507</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
+      <x:c r="Q18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
+      <x:c r="R18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>629507</x:v>
+        <x:v>540650</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>42118</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>609485</x:v>
+        <x:v>507313</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>79</x:v>
@@ -3250,117 +3250,117 @@
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>507313</x:v>
+        <x:v>556783</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>42118</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>556783</x:v>
+        <x:v>609485</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -4951,223 +4951,223 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>605759</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>500922</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>500922</x:v>
+        <x:v>501004</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>501004</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -9929,404 +9929,404 @@
       <x:c r="K136" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>543696</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>36247</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
-      <x:c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>583873</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="G138" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>583882</x:v>
+        <x:v>583873</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>550643</x:v>
+        <x:v>583882</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>587946</x:v>
+        <x:v>550643</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>541912</x:v>
+        <x:v>550633</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>550633</x:v>
+        <x:v>541912</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -10804,211 +10804,211 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>623317</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>589718</x:v>
+        <x:v>543632</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>543632</x:v>
+        <x:v>543699</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>543699</x:v>
+        <x:v>589718</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -11086,100 +11086,100 @@
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>493646</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>42118</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>605757</x:v>
+        <x:v>550191</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>122</x:v>
@@ -11190,57 +11190,57 @@
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>550191</x:v>
+        <x:v>550190</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -11267,101 +11267,101 @@
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>605702</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>35698</x:v>
+        <x:v>42118</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>550190</x:v>
+        <x:v>605757</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -11652,1059 +11652,1059 @@
         <x:v>325</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>613514</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>613518</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>613526</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>613527</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>613528</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>613529</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>613522</x:v>
+        <x:v>613513</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>613513</x:v>
+        <x:v>613515</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>613515</x:v>
+        <x:v>613519</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>613519</x:v>
+        <x:v>613524</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>613524</x:v>
+        <x:v>559174</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>559174</x:v>
+        <x:v>613512</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>613512</x:v>
+        <x:v>613516</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>613516</x:v>
+        <x:v>613520</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>613520</x:v>
+        <x:v>613521</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>613521</x:v>
+        <x:v>613522</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>613523</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>613525</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>611214</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -12714,51 +12714,51 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>611213</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -12771,51 +12771,51 @@
         <x:v>348</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>611217</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -12825,51 +12825,51 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>611215</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -12882,51 +12882,51 @@
         <x:v>348</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>611216</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -12936,51 +12936,51 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>611218</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -13478,159 +13478,159 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>606945</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>42118</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>631032</x:v>
+        <x:v>547435</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>42118</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>547435</x:v>
+        <x:v>631032</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -14313,164 +14313,164 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>605650</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>40437</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>550186</x:v>
+        <x:v>579331</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>40437</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>22650</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>579331</x:v>
+        <x:v>550186</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39935</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -14971,161 +14971,159 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>501469</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>40437</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>22650</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>579325</x:v>
+        <x:v>501475</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>37446</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>550187</x:v>
+        <x:v>605732</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>121</x:v>
@@ -15210,223 +15208,225 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>550308</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>501475</x:v>
+        <x:v>550187</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>37446</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>605732</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>40437</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>550273</x:v>
+        <x:v>579325</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
@@ -15861,1320 +15861,1320 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>619274</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>619218</x:v>
+        <x:v>619247</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>619220</x:v>
+        <x:v>619218</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>619224</x:v>
+        <x:v>619220</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>619225</x:v>
+        <x:v>619224</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>619230</x:v>
+        <x:v>619225</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>619231</x:v>
+        <x:v>619230</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>619237</x:v>
+        <x:v>619231</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>619239</x:v>
+        <x:v>619237</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>619240</x:v>
+        <x:v>619239</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>619243</x:v>
+        <x:v>619240</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>619246</x:v>
+        <x:v>619243</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>619249</x:v>
+        <x:v>619246</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>619251</x:v>
+        <x:v>619249</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>619252</x:v>
+        <x:v>619251</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>619254</x:v>
+        <x:v>619252</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>619258</x:v>
+        <x:v>619254</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>619261</x:v>
+        <x:v>619258</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>619265</x:v>
+        <x:v>619261</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>619269</x:v>
+        <x:v>619265</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>619272</x:v>
+        <x:v>619269</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>632965</x:v>
+        <x:v>619272</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>619235</x:v>
+        <x:v>619262</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>619242</x:v>
+        <x:v>632965</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>619247</x:v>
+        <x:v>619235</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>619262</x:v>
+        <x:v>619242</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
@@ -17289,810 +17289,810 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>619271</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>632967</x:v>
+        <x:v>619222</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>619222</x:v>
+        <x:v>619219</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>619219</x:v>
+        <x:v>619226</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>619226</x:v>
+        <x:v>619227</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>619227</x:v>
+        <x:v>619229</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>619229</x:v>
+        <x:v>619250</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>619250</x:v>
+        <x:v>619253</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>619253</x:v>
+        <x:v>619233</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>619233</x:v>
+        <x:v>619241</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>619241</x:v>
+        <x:v>619256</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>619256</x:v>
+        <x:v>619260</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>619260</x:v>
+        <x:v>619263</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>619263</x:v>
+        <x:v>619267</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>619267</x:v>
+        <x:v>619273</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>619273</x:v>
+        <x:v>632967</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
@@ -18190,51 +18190,51 @@
       <x:c r="I285" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>619232</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -18575,51 +18575,51 @@
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>635715</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -18817,51 +18817,51 @@
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>591804</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -18885,275 +18885,275 @@
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>618232</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>577359</x:v>
+        <x:v>585922</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>585919</x:v>
+        <x:v>585908</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>618497</x:v>
+        <x:v>630543</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>618819</x:v>
+        <x:v>629774</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
@@ -19162,114 +19162,114 @@
       <x:c r="K302" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>629774</x:v>
+        <x:v>618497</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>630543</x:v>
+        <x:v>618819</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
@@ -19278,289 +19278,289 @@
       <x:c r="K304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>585907</x:v>
+        <x:v>577359</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>36247</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>585925</x:v>
+        <x:v>585919</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>36247</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>585926</x:v>
+        <x:v>585907</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>35191</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>585922</x:v>
+        <x:v>585925</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>585908</x:v>
+        <x:v>585926</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -19570,54 +19570,54 @@
       <x:c r="L309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>618498</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
@@ -19640,51 +19640,51 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>589766</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
@@ -19756,159 +19756,159 @@
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>577370</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>585627</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>618754</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -19980,51 +19980,51 @@
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>629755</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -20034,113 +20034,113 @@
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>585610</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="U317" s="4" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>585624</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -20150,353 +20150,353 @@
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>618470</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="U319" s="4" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>585621</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>630534</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>41536</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>618471</x:v>
+        <x:v>585609</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>35191</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>585609</x:v>
+        <x:v>585628</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>36247</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>585628</x:v>
+        <x:v>589740</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
@@ -20554,173 +20554,173 @@
       <x:c r="K326" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>589740</x:v>
+        <x:v>576745</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>35191</x:v>
+        <x:v>37276</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>23684</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>576745</x:v>
+        <x:v>576757</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>37276</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>23684</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>576757</x:v>
+        <x:v>618471</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>30</x:v>
@@ -20780,57 +20780,57 @@
       <x:c r="K330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>609467</x:v>
+        <x:v>556777</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -20840,175 +20840,176 @@
       <x:c r="K331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>556777</x:v>
+        <x:v>609467</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>396</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>602812</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>611019</x:v>
+        <x:v>602812</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>