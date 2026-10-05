--- v0 (2026-08-14)
+++ v1 (2026-10-05)
@@ -1733,114 +1733,114 @@
       <x:c r="K16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>552430</x:v>
+        <x:v>607758</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>607758</x:v>
+        <x:v>552429</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -1849,51 +1849,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21742</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>552429</x:v>
+        <x:v>552430</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 