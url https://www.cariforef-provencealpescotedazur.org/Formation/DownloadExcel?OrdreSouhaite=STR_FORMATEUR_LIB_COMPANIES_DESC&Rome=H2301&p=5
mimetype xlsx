--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -590,60 +590,60 @@
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique-génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours biotechnologie, immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours management des industries de la cosmétique et de la chimie fine</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention génie des procédés et des bio-procédés parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention chimie parcours compétences complémentaires en informatique</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours chimie pour le vivant</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours synthèse organique - applications et procédés innovants</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Plantes médicinales, phytothérapie, aromathérapie, conseil à l'officine</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmacologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
@@ -3848,209 +3848,209 @@
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>576114</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>581555</x:v>
+        <x:v>632942</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38179</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632942</x:v>
+        <x:v>574944</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>574944</x:v>
+        <x:v>581555</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -4069,51 +4069,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4136,51 +4136,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>576162</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>