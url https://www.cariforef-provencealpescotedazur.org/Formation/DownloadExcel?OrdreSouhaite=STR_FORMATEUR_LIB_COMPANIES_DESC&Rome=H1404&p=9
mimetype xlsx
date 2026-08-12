--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -266,95 +266,95 @@
   <x:si>
     <x:t>Métrologie dimensionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie chimique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>licence mention sciences et technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie mécanique et productique parcours conception et production durables</x:t>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>13013</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mode - vêtements (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
@@ -380,174 +380,174 @@
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet en ingénierie numérique dans l'industrie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Jean Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS EuroPlastics et composites option CO : conception outillage (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Plasturgie</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Jean Perrin</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS enveloppe des bâtiments : conception et réalisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Enveloppe bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS enveloppe des bâtiments : conception et réalisation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS EuroPlastics et composites option CO : conception outillage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Perrin</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Technicien spécialisé en intégration des procédés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>LP JB Brochier</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Métiers de la mode - vêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de projet en ingénierie numérique dans l'industrie</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
@@ -1986,552 +1986,552 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>596735</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592022</x:v>
+        <x:v>596700</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41569</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>596700</x:v>
+        <x:v>592018</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>41581</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592018</x:v>
+        <x:v>596737</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592213</x:v>
+        <x:v>592022</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>41581</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>596737</x:v>
+        <x:v>592213</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>632371</x:v>
+        <x:v>592020</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592020</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>592212</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>11454</x:v>
@@ -2782,204 +2782,204 @@
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>605778</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38416</x:v>
+        <x:v>39848</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>23021</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>604337</x:v>
+        <x:v>617435</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39848</x:v>
+        <x:v>38416</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>31606</x:v>
+        <x:v>23021</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>617435</x:v>
+        <x:v>604337</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>547701</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
@@ -2995,51 +2995,51 @@
       <x:c r="G31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>604338</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
@@ -3056,51 +3056,51 @@
       <x:c r="G32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>547702</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
@@ -3122,51 +3122,51 @@
       <x:c r="I33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>547698</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
@@ -3183,51 +3183,51 @@
       <x:c r="I34" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>515637</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
@@ -3243,111 +3243,111 @@
       <x:c r="I35" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>611243</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>594225</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3459,120 +3459,120 @@
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>595773</x:v>
+        <x:v>595931</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>595931</x:v>
+        <x:v>595773</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39617</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -3891,275 +3891,275 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>627061</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>623299</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>623297</x:v>
+        <x:v>623296</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>39848</x:v>
+        <x:v>38416</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>31606</x:v>
+        <x:v>23021</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>615508</x:v>
+        <x:v>623297</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38416</x:v>
+        <x:v>39848</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>23021</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>623296</x:v>
+        <x:v>615508</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37495</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -4180,84 +4180,84 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>627060</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>623298</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
@@ -4320,51 +4320,51 @@
       <x:c r="C54" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>564138</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5003,51 +5003,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>630893</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
@@ -5171,79 +5171,79 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>596747</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592211</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
@@ -5258,57 +5258,57 @@
       <x:c r="G70" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>575544</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
@@ -5737,51 +5737,51 @@
       <x:c r="G78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>574937</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
@@ -5969,51 +5969,51 @@
       <x:c r="G82" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>632956</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">