--- v0 (2026-08-12)
+++ v1 (2026-10-07)
@@ -1382,154 +1382,153 @@
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>556590</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>564138</x:v>
+        <x:v>564096</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>36777</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s"/>
+      <x:c r="E12" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21783</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>564096</x:v>
+        <x:v>564138</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39353</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>