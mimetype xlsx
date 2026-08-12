--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -1025,84 +1025,84 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mécanique parcours mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
+    <x:t>Fusion 360 - Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3d Ingénierie Systèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cotation niveau 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Draftsight 3D - perfectionnement</x:t>
   </x:si>
   <x:si>
-    <x:t>3d Ingénierie Systèmes</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Logiciel Draftsight</x:t>
   </x:si>
   <x:si>
     <x:t>CQP concepteur modélisateur numérique de produits ou de systèmes mécaniques</x:t>
   </x:si>
   <x:si>
     <x:t>Modèle simulation</x:t>
   </x:si>
   <x:si>
     <x:t>CQP dessinateur d'études industrielles</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Dessin construction</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Cotation niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>CQP dessinateur d'études industrielles (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Topsolid - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Topsolid</x:t>
   </x:si>
   <x:si>
     <x:t>Topsolid - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>CQP concepteur modélisateur numérique de produits ou de systèmes mécaniques (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Cotation niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -10576,504 +10576,504 @@
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>71115</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>533690</x:v>
+        <x:v>533130</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="J162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>11020</x:v>
+        <x:v>31686</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>534081</x:v>
+        <x:v>533629</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>325</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="J163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>22398</x:v>
+        <x:v>71115</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>534122</x:v>
+        <x:v>533690</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="C164" s="15" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="n">
+        <x:v>38620</x:v>
+      </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="J164" s="14" t="s"/>
+      <x:c r="J164" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>31684</x:v>
+        <x:v>11020</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>533130</x:v>
+        <x:v>534081</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="C165" s="3" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="n">
+        <x:v>34572</x:v>
+      </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>31686</x:v>
+        <x:v>22398</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>533629</x:v>
+        <x:v>534122</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>534115</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>534117</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22398</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>534119</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>71115</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>533696</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
@@ -11248,77 +11248,77 @@
       <x:c r="G173" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>534089</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
@@ -11329,51 +11329,51 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>533637</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31684</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">