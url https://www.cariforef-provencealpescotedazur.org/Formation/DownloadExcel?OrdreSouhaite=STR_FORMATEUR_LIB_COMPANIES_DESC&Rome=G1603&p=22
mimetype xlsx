--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -365,59 +365,59 @@
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP production et service en restaurations (rapide, collective, cafétéria) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration rapide</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Service salle</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
     <x:t>Bar</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
@@ -455,68 +455,68 @@
   <x:si>
     <x:t>12/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT AYGULF</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>DRAGUIGNAN</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Un service en salle efficace et accueillant</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphanie Nardot - Restaurant Elite Consulting Riviera</x:t>
   </x:si>
   <x:si>
     <x:t>Rec Riviera</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
@@ -1169,59 +1169,59 @@
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2023 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Commercialisation et Services en hôtel-café-restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
@@ -1295,69 +1295,69 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
+    <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dc Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2020 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/20/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation + Certificat de sauveteur-secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
-    <x:t>Dc Formation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TRANS-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2020 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/22/2030 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/20/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Employé polyvalent de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Hôtellerie restauration</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le service en salle</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
@@ -2594,148 +2594,148 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>451537</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>451540</x:v>
+        <x:v>451538</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>451538</x:v>
+        <x:v>451540</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>62</x:v>
@@ -3393,159 +3393,160 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>570004</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>584843</x:v>
+        <x:v>496250</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>496250</x:v>
+        <x:v>584843</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4797,180 +4798,180 @@
         <x:v>117</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>616992</x:v>
+        <x:v>514037</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="S52" s="14" t="n">
+        <x:v>616992</x:v>
+      </x:c>
+      <x:c r="T52" s="16" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="U52" s="16" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="S53" s="0" t="n">
+        <x:v>617671</x:v>
+      </x:c>
+      <x:c r="T53" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="S53" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>138</x:v>
@@ -5029,51 +5030,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>603882</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -5086,51 +5087,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>629943</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>151</x:v>
@@ -5144,51 +5145,51 @@
       <x:c r="I57" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>636581</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5203,51 +5204,51 @@
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>558794</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>151</x:v>
@@ -5261,51 +5262,51 @@
       <x:c r="I59" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>636582</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5320,51 +5321,51 @@
       <x:c r="J60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>603874</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5377,51 +5378,51 @@
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>603883</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5490,51 +5491,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>629987</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -6130,51 +6131,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>557209</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>181</x:v>
@@ -7260,51 +7261,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10587,51 +10588,51 @@
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>592505</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -10641,51 +10642,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>595253</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -10698,51 +10699,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595251</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -10752,51 +10753,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>592503</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -10809,51 +10810,51 @@
       <x:c r="J156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>597409</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -12321,57 +12322,57 @@
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>498623</x:v>
+        <x:v>455027</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>287</x:v>
@@ -12382,54 +12383,54 @@
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>455027</x:v>
+        <x:v>498623</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -12853,51 +12854,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -12981,100 +12982,100 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>572132</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>585583</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13097,100 +13098,100 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>572144</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>585520</x:v>
+        <x:v>585583</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -14001,265 +14002,265 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>625333</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>572135</x:v>
+        <x:v>493608</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>572138</x:v>
+        <x:v>572135</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>493608</x:v>
+        <x:v>551765</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>551765</x:v>
+        <x:v>572138</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -14272,54 +14273,54 @@
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>498625</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>287</x:v>
@@ -14333,54 +14334,54 @@
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>455029</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -14514,54 +14515,54 @@
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>548852</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>287</x:v>
@@ -14575,54 +14576,54 @@
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>455025</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U222" s="16" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -14756,54 +14757,54 @@
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>498621</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>287</x:v>
@@ -14877,54 +14878,54 @@
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>498620</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>287</x:v>
@@ -14938,54 +14939,54 @@
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>455024</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U228" s="16" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -15315,51 +15316,51 @@
       <x:c r="I235" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>554589</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -16026,331 +16027,331 @@
       <x:c r="J248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S248" s="14" t="n">
+        <x:v>271697</x:v>
+      </x:c>
+      <x:c r="T248" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="S248" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T248" s="16" t="s">
+      <x:c r="U248" s="16" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>271697</x:v>
+        <x:v>269568</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>269592</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>461951</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>269588</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>269590</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
@@ -16367,376 +16368,376 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>443254</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>269567</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>269589</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>269591</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>269594</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>269595</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>271647</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="U260" s="16" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -16754,154 +16755,154 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>390549</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>224189</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>269593</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
@@ -16910,51 +16911,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>462421</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>139</x:v>
@@ -19169,51 +19170,51 @@
       <x:c r="I303" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>634356</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -19389,115 +19390,115 @@
       <x:c r="I307" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>609725</x:v>
+        <x:v>634358</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>634358</x:v>
+        <x:v>609725</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
@@ -19603,51 +19604,51 @@
       <x:c r="I311" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>613034</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -19658,51 +19659,51 @@
         <x:v>472</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>613036</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20024,170 +20025,172 @@
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>546714</x:v>
+        <x:v>602761</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="C319" s="3" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D319" s="3" t="s"/>
+      <x:c r="E319" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>629971</x:v>
+        <x:v>546714</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="J320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>602761</x:v>
+        <x:v>629971</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20731,51 +20734,51 @@
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>497823</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -21554,54 +21557,54 @@
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>498622</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>287</x:v>
@@ -21675,54 +21678,54 @@
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>455026</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="U347" s="4" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">