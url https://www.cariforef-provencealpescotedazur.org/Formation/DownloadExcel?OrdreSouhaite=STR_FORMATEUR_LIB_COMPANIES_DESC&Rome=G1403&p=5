--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -791,117 +791,117 @@
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>manager des hébergements touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Crc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrir son restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Commercialiser les offres d'un établissement touristique avec une démarche multicanale</x:t>
   </x:si>
   <x:si>
-    <x:t>Crc</x:t>
+    <x:t>Manager le personnel d’un établissement touristique</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Ouvrir son restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter et optimiser les services d’un établissement touristique dans une démarche qualité</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer la gestion opérationnelle d’exploration et prévoir les investissements d’un établissement touristique</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer un meublé de tourisme classé</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences Transverses Management</x:t>
   </x:si>
   <x:si>
     <x:t>CTM</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accueillir du public sur mon exploitation</x:t>
   </x:si>
@@ -5650,244 +5650,244 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>638102</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>637711</x:v>
+        <x:v>638101</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>638103</x:v>
+        <x:v>638104</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>638101</x:v>
+        <x:v>638103</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>638104</x:v>
+        <x:v>637711</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6015,828 +6015,826 @@
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>601762</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>615133</x:v>
+        <x:v>583419</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>583419</x:v>
+        <x:v>615133</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="C84" s="15" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="n">
+        <x:v>35527</x:v>
+      </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="J84" s="14" t="s"/>
+      <x:c r="J84" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>577133</x:v>
+        <x:v>609211</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>609211</x:v>
+        <x:v>575743</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>635382</x:v>
+        <x:v>635396</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>635392</x:v>
+        <x:v>635382</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="J88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>575743</x:v>
+        <x:v>635392</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>635396</x:v>
+        <x:v>577133</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>635405</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>577134</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>577135</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>577132</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>567802</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>635380</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>598026</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
@@ -7071,51 +7069,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">