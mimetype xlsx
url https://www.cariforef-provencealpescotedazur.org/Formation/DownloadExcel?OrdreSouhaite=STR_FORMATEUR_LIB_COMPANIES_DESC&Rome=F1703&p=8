--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -461,59 +461,59 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers du plâtre et de l'isolation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Maçon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Technicien du bâtiment : organisation et réalisation du gros-oeuvre</x:t>
   </x:si>
   <x:si>
-    <x:t>Tout public</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Découverte des métiers de la construction et des travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Bâtiment gros oeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BEVONS</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
@@ -590,69 +590,69 @@
   <x:si>
     <x:t>Patines et viellissement de la pierre</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie pierre</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Enduits à la chaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enduit maçonnerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CQP compagnon professionnel maçon du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prescription du traitement de la pierre</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration des épidermes</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Scagliola</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
@@ -2249,202 +2249,202 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>596297</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592932</x:v>
+        <x:v>596292</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>624511</x:v>
+        <x:v>592932</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>596292</x:v>
+        <x:v>624511</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -2471,148 +2471,148 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>596290</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595923</x:v>
+        <x:v>592930</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>592930</x:v>
+        <x:v>595923</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3284,156 +3284,156 @@
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>498518</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>643016</x:v>
+        <x:v>552678</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>552678</x:v>
+        <x:v>643016</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>114</x:v>
@@ -3455,51 +3455,51 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>632756</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
@@ -3515,219 +3515,218 @@
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>493643</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>547601</x:v>
+        <x:v>626794</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>543661</x:v>
+        <x:v>547601</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>626794</x:v>
+        <x:v>543661</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
@@ -3740,51 +3739,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>543662</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22334</x:v>
@@ -3855,158 +3854,158 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>609391</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>498516</x:v>
+        <x:v>498562</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>498562</x:v>
+        <x:v>498516</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4966,146 +4965,147 @@
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>614878</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C64" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="J64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>22303</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>614945</x:v>
+        <x:v>573315</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="C65" s="3" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="n">
+        <x:v>36506</x:v>
+      </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>573315</x:v>
+        <x:v>614945</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -6130,158 +6130,158 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>552789</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>547107</x:v>
+        <x:v>547106</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>547106</x:v>
+        <x:v>547107</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>206</x:v>
@@ -7243,448 +7243,448 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>641967</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>641972</x:v>
+        <x:v>641969</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>603949</x:v>
+        <x:v>641995</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>603968</x:v>
+        <x:v>641972</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>604004</x:v>
+        <x:v>603949</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>604005</x:v>
+        <x:v>603968</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>641969</x:v>
+        <x:v>604004</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>641995</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8519,216 +8519,216 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>641949</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>603346</x:v>
+        <x:v>603324</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>603324</x:v>
+        <x:v>641917</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>41940</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>641917</x:v>
+        <x:v>603346</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -9331,391 +9331,391 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>641940</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>548261</x:v>
+        <x:v>603384</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>548274</x:v>
+        <x:v>641948</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>603384</x:v>
+        <x:v>548261</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>641948</x:v>
+        <x:v>548274</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>548230</x:v>
+        <x:v>641900</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>641900</x:v>
+        <x:v>548230</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -9968,153 +9968,153 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>641899</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>603276</x:v>
+        <x:v>548234</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>603289</x:v>
+        <x:v>603276</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>210</x:v>
@@ -10129,57 +10129,57 @@
       <x:c r="K152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>548234</x:v>
+        <x:v>603289</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11956,57 +11956,57 @@
       <x:c r="K183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>640908</x:v>
+        <x:v>628104</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>146</x:v>
@@ -12017,57 +12017,57 @@
       <x:c r="K184" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>628104</x:v>
+        <x:v>640908</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>121</x:v>
       </x:c>