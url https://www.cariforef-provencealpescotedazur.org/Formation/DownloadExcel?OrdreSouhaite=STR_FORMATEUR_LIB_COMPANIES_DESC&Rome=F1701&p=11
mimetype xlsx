--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -2109,168 +2109,168 @@
       <x:c r="K17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>543661</x:v>
+        <x:v>493640</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>493640</x:v>
+        <x:v>493643</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>493643</x:v>
+        <x:v>543661</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3405,222 +3405,222 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>604749</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>552811</x:v>
+        <x:v>604711</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>604711</x:v>
+        <x:v>604750</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>604750</x:v>
+        <x:v>552811</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -4447,54 +4447,54 @@
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>642032</x:v>
+        <x:v>604060</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
@@ -4506,54 +4506,54 @@
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>604060</x:v>
+        <x:v>642032</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -6144,100 +6144,100 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>548196</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>40335</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22395</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>641824</x:v>
+        <x:v>641816</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40335</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6246,173 +6246,173 @@
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22395</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>641825</x:v>
+        <x:v>641824</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>39510</x:v>
+        <x:v>40335</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22395</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>548409</x:v>
+        <x:v>641825</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>39510</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22395</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>641816</x:v>
+        <x:v>548409</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40335</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>