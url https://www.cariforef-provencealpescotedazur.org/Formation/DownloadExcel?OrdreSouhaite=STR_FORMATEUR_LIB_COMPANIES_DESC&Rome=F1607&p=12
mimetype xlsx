--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -3646,114 +3646,114 @@
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>557455</x:v>
+        <x:v>597578</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>597578</x:v>
+        <x:v>557455</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -3777,161 +3777,161 @@
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>628519</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>41867</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>609701</x:v>
+        <x:v>557235</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>557235</x:v>
+        <x:v>609701</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>146</x:v>
@@ -6325,156 +6325,156 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>604062</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>604063</x:v>
+        <x:v>548375</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>548375</x:v>
+        <x:v>604063</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
@@ -6619,213 +6619,213 @@
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>641945</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>548277</x:v>
+        <x:v>603370</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>603370</x:v>
+        <x:v>603376</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>603376</x:v>
+        <x:v>603382</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -6834,114 +6834,114 @@
       <x:c r="K98" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>603382</x:v>
+        <x:v>641947</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>641947</x:v>
+        <x:v>548277</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -8065,218 +8065,218 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>603163</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>603123</x:v>
+        <x:v>548422</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>641837</x:v>
+        <x:v>603123</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>548422</x:v>
+        <x:v>641837</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>226</x:v>
       </x:c>