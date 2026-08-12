--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -1401,154 +1401,154 @@
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>613658</x:v>
+        <x:v>578772</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>578772</x:v>
+        <x:v>613658</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2123,153 +2123,153 @@
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>576513</x:v>
+        <x:v>576504</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>46382</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>576586</x:v>
+        <x:v>576513</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46382</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>576504</x:v>
+        <x:v>576586</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>