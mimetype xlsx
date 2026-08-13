--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -227,57 +227,57 @@
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS négociation et digitalisation de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
@@ -3101,154 +3101,153 @@
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>549007</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>599410</x:v>
+        <x:v>601934</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>601934</x:v>
+        <x:v>599410</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -3267,51 +3266,51 @@
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>599406</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3383,51 +3382,51 @@
       <x:c r="M14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3440,59 +3439,59 @@
       <x:c r="M15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>601933</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
@@ -4431,51 +4430,51 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>546873</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34040</x:v>
@@ -4875,114 +4874,114 @@
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>609226</x:v>
+        <x:v>571704</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>571704</x:v>
+        <x:v>609226</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -5642,51 +5641,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>607425</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
@@ -6317,51 +6316,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>605439</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -6384,51 +6383,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>605438</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34040</x:v>
@@ -6551,51 +6550,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>609680</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>137</x:v>
@@ -6612,51 +6611,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>609681</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -8228,51 +8227,51 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>602006</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
@@ -8339,51 +8338,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>635336</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
@@ -8620,51 +8619,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>608573</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34040</x:v>
@@ -9200,164 +9199,164 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>600310</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>618248</x:v>
+        <x:v>555748</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>555748</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -10619,51 +10618,51 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>609614</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34040</x:v>
@@ -10730,51 +10729,51 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>593969</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34040</x:v>
@@ -11487,51 +11486,51 @@
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>606950</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
@@ -11662,51 +11661,51 @@
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>606947</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -12775,51 +12774,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>593999</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
@@ -13108,51 +13107,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>615982</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
@@ -13987,51 +13986,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>558633</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
@@ -14044,51 +14043,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>545091</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14103,51 +14102,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
@@ -14160,51 +14159,51 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>554039</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14219,51 +14218,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>554040</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
@@ -14335,51 +14334,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>549471</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
@@ -14392,51 +14391,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>554797</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14451,51 +14450,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>545094</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
@@ -14508,51 +14507,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>606291</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14567,216 +14566,216 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>606292</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>545086</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>554038</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>554799</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
@@ -15495,51 +15494,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>549477</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34040</x:v>
@@ -15549,51 +15548,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
@@ -15722,51 +15721,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>602314</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34040</x:v>
@@ -15776,51 +15775,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
@@ -15833,51 +15832,51 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>545099</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34040</x:v>
@@ -15887,562 +15886,562 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>545106</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>545104</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>545110</x:v>
+        <x:v>587957</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>589723</x:v>
+        <x:v>602256</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>587957</x:v>
+        <x:v>547781</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>602256</x:v>
+        <x:v>589723</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>547781</x:v>
+        <x:v>545110</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>607336</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>585594</x:v>
+        <x:v>607336</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
@@ -16455,51 +16454,51 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
@@ -16512,51 +16511,51 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>545113</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34040</x:v>
@@ -16682,51 +16681,51 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>601530</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
@@ -17207,164 +17206,164 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>600254</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>553760</x:v>
+        <x:v>600262</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>600262</x:v>
+        <x:v>553760</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -17503,51 +17502,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>620452</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
@@ -18938,513 +18937,514 @@
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>602644</x:v>
+        <x:v>546783</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>546783</x:v>
+        <x:v>546815</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>546815</x:v>
+        <x:v>602644</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
+      <x:c r="E285" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>618762</x:v>
+        <x:v>602641</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s"/>
+      <x:c r="E286" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>520235</x:v>
+        <x:v>602643</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>520236</x:v>
+        <x:v>602639</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>602641</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>602639</x:v>
+        <x:v>520236</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>602643</x:v>
+        <x:v>618762</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19510,173 +19510,173 @@
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>546785</x:v>
+        <x:v>602642</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>546813</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>602642</x:v>
+        <x:v>546813</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19756,51 +19756,51 @@
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>549044</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34040</x:v>
@@ -20156,51 +20156,51 @@
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>605204</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
@@ -20443,94 +20443,94 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>593984</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>552307</x:v>
+        <x:v>552304</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>344</x:v>
@@ -20542,54 +20542,54 @@
       <x:c r="J310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>552309</x:v>
+        <x:v>552307</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -20602,289 +20602,289 @@
       <x:c r="K311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>605206</x:v>
+        <x:v>552309</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>552304</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>608376</x:v>
+        <x:v>556210</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>608377</x:v>
+        <x:v>608376</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>556210</x:v>
+        <x:v>608377</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
@@ -20961,51 +20961,51 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>593996</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
@@ -21018,153 +21018,153 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>560941</x:v>
+        <x:v>560940</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>560940</x:v>
+        <x:v>560941</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -21188,51 +21188,51 @@
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>620453</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>30</x:v>
@@ -21299,51 +21299,51 @@
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>593989</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
@@ -22509,57 +22509,57 @@
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>546432</x:v>
+        <x:v>599651</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -22569,57 +22569,57 @@
       <x:c r="K345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>599651</x:v>
+        <x:v>546432</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>224</x:v>
@@ -22825,51 +22825,51 @@
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>555785</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>30</x:v>
@@ -22882,51 +22882,51 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>593928</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34040</x:v>
@@ -22993,51 +22993,51 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>593988</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34040</x:v>
@@ -23158,51 +23158,51 @@
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>593964</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
@@ -23874,158 +23874,158 @@
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>572164</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>600278</x:v>
+        <x:v>600279</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>600279</x:v>
+        <x:v>600278</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>397</x:v>
@@ -24170,51 +24170,51 @@
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
@@ -24399,270 +24399,270 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>506137</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>553017</x:v>
+        <x:v>553013</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>553013</x:v>
+        <x:v>553017</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>572476</x:v>
+        <x:v>614648</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>614648</x:v>
+        <x:v>572476</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -25550,57 +25550,57 @@
       <x:c r="K396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>604164</x:v>
+        <x:v>553201</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -25610,57 +25610,57 @@
       <x:c r="K397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>553202</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>56</x:v>
@@ -25671,57 +25671,57 @@
       <x:c r="K398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>553201</x:v>
+        <x:v>604164</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -25731,57 +25731,57 @@
       <x:c r="K399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>604165</x:v>
+        <x:v>553202</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>56</x:v>
@@ -26048,103 +26048,103 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>604716</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>552794</x:v>
+        <x:v>604717</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -26167,97 +26167,97 @@
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>545647</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>552795</x:v>
+        <x:v>552794</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>411</x:v>
@@ -26274,57 +26274,57 @@
       <x:c r="K408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>604717</x:v>
+        <x:v>552795</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -28266,322 +28266,321 @@
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>608885</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s"/>
+      <x:c r="E442" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>586468</x:v>
+        <x:v>603773</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>586469</x:v>
+        <x:v>542524</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>542525</x:v>
+        <x:v>586468</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
-      <x:c r="E445" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>603773</x:v>
+        <x:v>586469</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>542524</x:v>
+        <x:v>542525</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -28608,51 +28607,51 @@
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -28667,51 +28666,51 @@
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>630202</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>85</x:v>
@@ -28899,51 +28898,51 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630203</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>85</x:v>
@@ -29015,51 +29014,51 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>615763</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>85</x:v>
@@ -29072,51 +29071,51 @@
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>615767</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -29131,51 +29130,51 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>630201</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>85</x:v>
@@ -29293,57 +29292,57 @@
       <x:c r="K459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>608392</x:v>
+        <x:v>560934</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>470</x:v>
@@ -29354,57 +29353,57 @@
       <x:c r="K460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>560934</x:v>
+        <x:v>608392</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -29723,51 +29722,51 @@
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>556780</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34040</x:v>
@@ -29945,57 +29944,57 @@
       <x:c r="K470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>607694</x:v>
+        <x:v>556573</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -30005,178 +30004,178 @@
       <x:c r="K471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>556573</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>607693</x:v>
+        <x:v>607692</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>607692</x:v>
+        <x:v>607693</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>77</x:v>
@@ -30201,164 +30200,164 @@
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>564093</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>556545</x:v>
+        <x:v>607720</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>607720</x:v>
+        <x:v>616771</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -30368,57 +30367,57 @@
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>616771</x:v>
+        <x:v>556545</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>77</x:v>
@@ -30550,178 +30549,178 @@
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>607664</x:v>
+        <x:v>556626</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>556626</x:v>
+        <x:v>556625</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>556625</x:v>
+        <x:v>607664</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -30806,97 +30805,97 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>607665</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>556512</x:v>
+        <x:v>556514</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>487</x:v>
@@ -30913,57 +30912,57 @@
       <x:c r="K486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>556514</x:v>
+        <x:v>608913</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -30973,118 +30972,118 @@
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>608913</x:v>
+        <x:v>608914</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>608914</x:v>
+        <x:v>556512</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -31574,51 +31573,51 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>30</x:v>
@@ -32489,57 +32488,57 @@
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>600593</x:v>
+        <x:v>545055</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
@@ -32548,57 +32547,57 @@
       <x:c r="K514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>545055</x:v>
+        <x:v>600593</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -32955,57 +32954,57 @@
       <x:c r="K521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>600581</x:v>
+        <x:v>554834</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -33014,57 +33013,57 @@
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>554834</x:v>
+        <x:v>600581</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -34234,57 +34233,57 @@
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>545469</x:v>
+        <x:v>601457</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
@@ -34293,114 +34292,114 @@
       <x:c r="K544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>545472</x:v>
+        <x:v>601462</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>601457</x:v>
+        <x:v>545469</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
@@ -34409,57 +34408,57 @@
       <x:c r="K546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>601462</x:v>
+        <x:v>545472</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -36324,51 +36323,51 @@
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>605943</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>34040</x:v>
@@ -36721,51 +36720,51 @@
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>593991</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
@@ -36778,51 +36777,51 @@
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>593951</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34040</x:v>
@@ -36832,51 +36831,51 @@
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>593934</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>30</x:v>
@@ -37765,51 +37764,51 @@
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>593995</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>30</x:v>
@@ -38295,51 +38294,51 @@
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>547568</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>34040</x:v>
@@ -38699,155 +38698,157 @@
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>609169</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>607819</x:v>
+        <x:v>593939</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>593939</x:v>
+        <x:v>607819</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>222</x:v>
@@ -39059,51 +39060,51 @@
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>608240</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>30</x:v>
@@ -39343,51 +39344,51 @@
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>593981</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34040</x:v>
@@ -39807,51 +39808,51 @@
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>593968</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34040</x:v>
@@ -39918,51 +39919,51 @@
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>593985</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34040</x:v>
@@ -39972,51 +39973,51 @@
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>593943</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>30</x:v>
@@ -40029,51 +40030,51 @@
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>593956</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34040</x:v>
@@ -40140,51 +40141,51 @@
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>593979</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34040</x:v>
@@ -40194,51 +40195,51 @@
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>593959</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>30</x:v>
@@ -41117,153 +41118,153 @@
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>603552</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>603557</x:v>
+        <x:v>546507</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>546507</x:v>
+        <x:v>546512</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>623</x:v>
@@ -41278,57 +41279,57 @@
       <x:c r="K664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>546512</x:v>
+        <x:v>603557</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -41516,108 +41517,108 @@
       <x:c r="M668" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>606948</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>545663</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
@@ -41626,57 +41627,57 @@
       <x:c r="K670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>608870</x:v>
+        <x:v>545663</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -41813,51 +41814,51 @@
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>603797</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>30</x:v>
@@ -42210,159 +42211,159 @@
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>599382</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>544949</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>599384</x:v>
+        <x:v>544949</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -43268,114 +43269,114 @@
       <x:c r="K698" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>608084</x:v>
+        <x:v>556983</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>556983</x:v>
+        <x:v>608084</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
@@ -43516,517 +43517,517 @@
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>600895</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
+      <x:c r="E703" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>633983</x:v>
+        <x:v>614684</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
-      <x:c r="E704" s="14" t="s"/>
+      <x:c r="E704" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>633981</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
-      <x:c r="E705" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>549221</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
-      <x:c r="E706" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>549220</x:v>
+        <x:v>633981</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
+      <x:c r="E707" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>588306</x:v>
+        <x:v>549221</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
-      <x:c r="E708" s="14" t="s"/>
+      <x:c r="E708" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>633985</x:v>
+        <x:v>549220</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
-      <x:c r="E709" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>614684</x:v>
+        <x:v>588306</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
-      <x:c r="E710" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>614685</x:v>
+        <x:v>633985</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
@@ -44470,51 +44471,51 @@
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>34040</x:v>
@@ -44578,151 +44579,151 @@
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>618286</x:v>
+        <x:v>618757</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>618757</x:v>
+        <x:v>618286</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -44746,162 +44747,162 @@
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>593977</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>593941</x:v>
+        <x:v>593993</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>593993</x:v>
+        <x:v>593941</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>30</x:v>