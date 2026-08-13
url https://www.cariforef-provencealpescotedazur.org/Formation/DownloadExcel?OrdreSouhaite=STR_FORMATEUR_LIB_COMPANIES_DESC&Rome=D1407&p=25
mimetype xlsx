--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -404,119 +404,131 @@
   <x:si>
     <x:t>Progress Sup - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Pgm Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/11/2027 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/30/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
@@ -644,62 +656,50 @@
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Novétude Santé Pro I - Esol</x:t>
   </x:si>
   <x:si>
     <x:t>34430</x:t>
   </x:si>
   <x:si>
     <x:t>Novétude Santé Pro I - Esol - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Neven Education</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BTSA technico-commercial option univers jardins et animaux de compagnie </x:t>
   </x:si>
   <x:si>
     <x:t>MFR Rousset</x:t>
   </x:si>
   <x:si>
     <x:t>13790</x:t>
   </x:si>
   <x:si>
     <x:t>Vente produit alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>ROUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA technico-commercial option biens et services pour l'agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
@@ -1115,92 +1115,92 @@
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BOUC-BEL-AIR</x:t>
+    <x:t>Ingénieur d'affaires en hautes technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur d'affaires en hautes technologies</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
@@ -1223,92 +1223,92 @@
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer en hautes technologies spécialisation marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
@@ -1349,56 +1349,56 @@
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
@@ -1430,54 +1430,54 @@
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
+    <x:t>Attaché commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Attaché commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
@@ -3485,2257 +3485,2254 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>617014</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>601508</x:v>
+        <x:v>602019</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>629105</x:v>
+        <x:v>611411</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>624450</x:v>
+        <x:v>629105</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>629099</x:v>
+        <x:v>617010</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>629100</x:v>
+        <x:v>624450</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>629102</x:v>
+        <x:v>629099</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>629103</x:v>
+        <x:v>629100</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>629109</x:v>
+        <x:v>629102</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>629113</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>601516</x:v>
+        <x:v>629109</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>617009</x:v>
+        <x:v>629113</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>617012</x:v>
+        <x:v>601516</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>617015</x:v>
+        <x:v>617009</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>617011</x:v>
+        <x:v>617012</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>617013</x:v>
+        <x:v>617015</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>611413</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>617010</x:v>
+        <x:v>617011</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>611411</x:v>
+        <x:v>617013</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>629108</x:v>
+        <x:v>601508</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>624447</x:v>
+        <x:v>629108</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>629101</x:v>
+        <x:v>624447</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>629104</x:v>
+        <x:v>629101</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>629107</x:v>
+        <x:v>629104</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>599551</x:v>
+        <x:v>629107</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>599551</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>552957</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>532748</x:v>
+        <x:v>552957</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>588104</x:v>
+        <x:v>532748</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>588106</x:v>
+        <x:v>588104</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>40290</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>611477</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>40290</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I52" s="16" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>43486</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
+      <x:c r="R52" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="R52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605440</x:v>
+        <x:v>611477</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q53" s="4" t="s">
+      <x:c r="S53" s="0" t="n">
+        <x:v>605440</x:v>
+      </x:c>
+      <x:c r="T53" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="S54" s="14" t="n">
+        <x:v>602694</x:v>
+      </x:c>
+      <x:c r="T54" s="16" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>609743</x:v>
+        <x:v>547467</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>556868</x:v>
+        <x:v>609743</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38602</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="R57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>607795</x:v>
+        <x:v>556868</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>38602</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s"/>
+      <x:c r="H58" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>43486</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="Q58" s="16" t="s">
+      <x:c r="R58" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S58" s="14" t="n">
+        <x:v>607795</x:v>
+      </x:c>
+      <x:c r="T58" s="16" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="I59" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>602019</x:v>
+        <x:v>603491</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>602023</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5938,108 +5935,108 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>555749</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>550695</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -6056,51 +6053,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>556325</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
@@ -6287,78 +6284,78 @@
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>608197</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -6826,189 +6823,189 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>500998</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>547696</x:v>
+        <x:v>617445</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>617445</x:v>
+        <x:v>547696</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7024,51 +7021,51 @@
       <x:c r="U82" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7085,51 +7082,51 @@
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7145,208 +7142,208 @@
       <x:c r="U84" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>556735</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>547703</x:v>
+        <x:v>611241</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>611241</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7478,285 +7475,285 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>595936</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605845</x:v>
+        <x:v>605849</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>605849</x:v>
+        <x:v>605844</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>605844</x:v>
+        <x:v>549879</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>549879</x:v>
+        <x:v>605845</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -7948,51 +7945,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>595935</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>49</x:v>
@@ -8289,153 +8286,153 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>605952</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>564868</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>547561</x:v>
+        <x:v>564868</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -8526,51 +8523,51 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>556362</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
@@ -8586,51 +8583,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>556327</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
@@ -8701,51 +8698,51 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>596055</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -8760,97 +8757,97 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>602211</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>547558</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
@@ -8876,51 +8873,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>608654</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
@@ -8936,51 +8933,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>565598</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
@@ -9051,51 +9048,51 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>596057</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
@@ -9179,78 +9176,78 @@
       <x:c r="T119" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>596056</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9404,340 +9401,340 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>549873</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>605848</x:v>
+        <x:v>605842</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>605842</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>549877</x:v>
+        <x:v>605850</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>549878</x:v>
+        <x:v>549858</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>549858</x:v>
+        <x:v>549877</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -9753,57 +9750,57 @@
       <x:c r="K129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>605850</x:v>
+        <x:v>549878</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>262</x:v>
@@ -10063,51 +10060,51 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>608653</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>57</x:v>
@@ -10359,57 +10356,57 @@
         <x:v>572618</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -10935,51 +10932,51 @@
       <x:c r="L149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>565526</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -10992,51 +10989,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>566792</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -11106,62 +11103,62 @@
       <x:c r="L152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>567446</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>83</x:v>
@@ -11213,51 +11210,51 @@
       <x:c r="I154" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>599940</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
@@ -11270,110 +11267,110 @@
       <x:c r="I155" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>552065</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>599903</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
@@ -11478,818 +11475,818 @@
       <x:c r="T158" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>628453</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>632424</x:v>
+        <x:v>608981</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>626353</x:v>
+        <x:v>632424</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>628429</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
+      <x:c r="E163" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>625996</x:v>
+        <x:v>628429</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S164" s="14" t="n">
+        <x:v>625996</x:v>
+      </x:c>
+      <x:c r="T164" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="S164" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>567943</x:v>
+        <x:v>607469</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>607469</x:v>
+        <x:v>550315</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>550315</x:v>
+        <x:v>559253</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>608935</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>559253</x:v>
+        <x:v>553370</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>553370</x:v>
+        <x:v>567943</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>564377</x:v>
+        <x:v>564375</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -12299,54 +12296,54 @@
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>564382</x:v>
+        <x:v>564377</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
@@ -12413,170 +12410,170 @@
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>606235</x:v>
+        <x:v>564382</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>606237</x:v>
+        <x:v>606235</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>632436</x:v>
+        <x:v>606237</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
@@ -12591,65 +12588,65 @@
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>564375</x:v>
+        <x:v>632436</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>49</x:v>
@@ -12721,51 +12718,51 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>601825</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>49</x:v>
@@ -12793,484 +12790,484 @@
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>564385</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>564400</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>609815</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>564392</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>609811</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>564384</x:v>
+        <x:v>564395</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>564393</x:v>
+        <x:v>564384</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>564395</x:v>
+        <x:v>564393</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13623,325 +13620,324 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>613360</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>532737</x:v>
+        <x:v>613350</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>613350</x:v>
+        <x:v>532737</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>613358</x:v>
+        <x:v>613352</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>613352</x:v>
+        <x:v>613353</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>613353</x:v>
+        <x:v>613358</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="U201" s="4" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -13951,51 +13947,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>613355</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -14008,51 +14004,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>613354</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -14085,95 +14081,95 @@
       <x:c r="S204" s="14" t="n">
         <x:v>605538</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14188,97 +14184,97 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>603051</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>603053</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
@@ -14304,572 +14300,572 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>603062</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>497345</x:v>
+        <x:v>603054</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>549066</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>603054</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>603060</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>497346</x:v>
+        <x:v>497342</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>603063</x:v>
+        <x:v>497345</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>34399</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>497342</x:v>
+        <x:v>549066</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14941,51 +14937,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>603061</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15000,51 +14996,51 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>549043</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>49</x:v>
@@ -15057,51 +15053,51 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15116,159 +15112,159 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>578909</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>549064</x:v>
+        <x:v>451600</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>34399</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>451600</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -15795,51 +15791,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>583313</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -15906,51 +15902,51 @@
       <x:c r="J236" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>629931</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -16074,51 +16070,51 @@
       <x:c r="J239" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>600041</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -16133,57 +16129,57 @@
       <x:c r="J240" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>600042</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16298,57 +16294,57 @@
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>617729</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
@@ -16357,51 +16353,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>600061</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -16414,390 +16410,390 @@
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>548183</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>622629</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>583303</x:v>
+        <x:v>629918</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>617730</x:v>
+        <x:v>622629</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>629917</x:v>
+        <x:v>583303</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>629918</x:v>
+        <x:v>617730</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>583304</x:v>
+        <x:v>598721</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -16810,224 +16806,224 @@
       <x:c r="L252" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>622630</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>598721</x:v>
+        <x:v>583304</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>548173</x:v>
+        <x:v>600062</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>600062</x:v>
+        <x:v>548173</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -17090,114 +17086,114 @@
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17377,282 +17373,282 @@
       <x:c r="L262" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>638156</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>30086</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>558338</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>30086</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>558340</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>611472</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>30086</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>558140</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -17867,51 +17863,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>630341</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
@@ -17927,51 +17923,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>604163</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
@@ -18028,300 +18024,300 @@
       <x:c r="I273" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>590097</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>39743</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>608060</x:v>
+        <x:v>608004</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39743</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>608004</x:v>
+        <x:v>608060</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>73</x:v>
@@ -18335,51 +18331,51 @@
       <x:c r="L278" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>601013</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -18395,51 +18391,51 @@
       <x:c r="L279" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>628373</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>458</x:v>
@@ -18456,51 +18452,51 @@
       <x:c r="L280" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -18516,51 +18512,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>551894</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>458</x:v>
@@ -18577,62 +18573,62 @@
       <x:c r="L282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>590092</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>57</x:v>
@@ -18709,51 +18705,51 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>602822</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>57</x:v>
@@ -18769,51 +18765,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>602829</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
@@ -19061,51 +19057,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
@@ -19185,51 +19181,51 @@
       <x:c r="M292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>609183</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -19747,201 +19743,200 @@
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>607485</x:v>
+        <x:v>558102</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38466</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s"/>
+      <x:c r="E304" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>34590</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>558102</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -20139,153 +20134,153 @@
       <x:c r="M308" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>592195</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>592574</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>216</x:v>
@@ -20299,167 +20294,167 @@
       <x:c r="M311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>573328</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>544883</x:v>
+        <x:v>600755</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>600755</x:v>
+        <x:v>544883</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
@@ -20471,51 +20466,51 @@
       <x:c r="L314" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>600747</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -20630,51 +20625,51 @@
       <x:c r="I317" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>607327</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
@@ -20760,51 +20755,51 @@
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>601385</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>526</x:v>
@@ -20881,110 +20876,110 @@
       <x:c r="L321" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>601384</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>579009</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -21000,51 +20995,51 @@
       <x:c r="M323" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>625317</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -21113,113 +21108,113 @@
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>600721</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>600729</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -21345,54 +21340,54 @@
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>600717</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
@@ -21461,51 +21456,51 @@
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>600738</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
@@ -21630,51 +21625,51 @@
       <x:c r="J334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>553767</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -21755,51 +21750,51 @@
       <x:c r="M336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>553769</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -21916,51 +21911,51 @@
       <x:c r="J339" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>575048</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
@@ -21984,51 +21979,51 @@
       <x:c r="M340" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>575016</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>35369</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -22049,51 +22044,51 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>575963</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
@@ -22110,51 +22105,51 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>602832</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>57</x:v>
@@ -22244,194 +22239,194 @@
       <x:c r="T344" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>599240</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>547013</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>599243</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>