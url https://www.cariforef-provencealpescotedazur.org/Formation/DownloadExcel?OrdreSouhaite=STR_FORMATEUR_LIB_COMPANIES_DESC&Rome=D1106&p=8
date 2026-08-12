--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -1043,228 +1043,228 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation vendeur-conseil en alimentation</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gms Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Apprentis d'Auteuil - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP boucher (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe B2C Formation - Synergy School</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
@@ -3522,57 +3522,57 @@
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>600328</x:v>
+        <x:v>547385</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>123</x:v>
@@ -3583,57 +3583,57 @@
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>547385</x:v>
+        <x:v>600328</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -8179,164 +8179,164 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>611614</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>41938</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>605798</x:v>
+        <x:v>549895</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>549895</x:v>
+        <x:v>605798</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35185</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -9050,57 +9050,57 @@
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>498389</x:v>
+        <x:v>454913</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>316</x:v>
@@ -9111,111 +9111,111 @@
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>454913</x:v>
+        <x:v>498389</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>548677</x:v>
+        <x:v>548792</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>315</x:v>
@@ -9232,117 +9232,117 @@
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>548792</x:v>
+        <x:v>454930</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>454930</x:v>
+        <x:v>548677</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -9351,51 +9351,51 @@
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>599914</x:v>
+        <x:v>552017</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -9408,51 +9408,51 @@
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>552017</x:v>
+        <x:v>599914</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>321</x:v>
@@ -9470,54 +9470,54 @@
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>599913</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9735,75 +9735,75 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>583321</x:v>
+        <x:v>629936</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -9836,427 +9836,426 @@
       <x:c r="S136" s="14" t="n">
         <x:v>614350</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>611171</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>600401</x:v>
+        <x:v>604610</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>604610</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>547840</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>600403</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>601531</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>603093</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10267,178 +10266,178 @@
       <x:c r="H144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>609380</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>609367</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>454911</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10448,308 +10447,308 @@
       <x:c r="H147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>498483</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>548675</x:v>
+        <x:v>548782</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>548782</x:v>
+        <x:v>498381</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>498381</x:v>
+        <x:v>454928</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>454928</x:v>
+        <x:v>548675</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>316</x:v>
@@ -11087,1074 +11086,1074 @@
         <x:v>548777</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>600654</x:v>
+        <x:v>546095</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>546095</x:v>
+        <x:v>600654</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>600653</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>546565</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>601087</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>546537</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>601072</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>624659</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>624660</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>630336</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>608503</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>555926</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>555924</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>608502</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>622638</x:v>
+        <x:v>583321</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>622639</x:v>
+        <x:v>622638</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>629936</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="U174" s="16" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>600051</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12167,165 +12166,165 @@
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>609636</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>548178</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>583319</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -12335,51 +12334,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>629937</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12392,51 +12391,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>622640</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -12446,107 +12445,107 @@
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>598730</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600052</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13333,51 +13332,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>604851</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
@@ -13393,51 +13392,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>604900</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -13877,51 +13876,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>553266</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
@@ -13998,51 +13997,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>604808</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -14059,51 +14058,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>553319</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
@@ -14240,51 +14239,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>604114</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
@@ -14785,285 +14784,285 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>604232</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>42129</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>604777</x:v>
+        <x:v>552809</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>552809</x:v>
+        <x:v>604777</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>552786</x:v>
+        <x:v>604746</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>604746</x:v>
+        <x:v>552786</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -15128,51 +15127,51 @@
       <x:c r="I226" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34504</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>607586</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
@@ -15208,51 +15207,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>552732</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
@@ -15684,51 +15683,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>607503</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>42129</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
@@ -15745,51 +15744,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>605619</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37310</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>62</x:v>
@@ -16030,54 +16029,54 @@
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>600520</x:v>
+        <x:v>547104</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>440</x:v>
@@ -16151,54 +16150,54 @@
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>547104</x:v>
+        <x:v>600520</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>192</x:v>