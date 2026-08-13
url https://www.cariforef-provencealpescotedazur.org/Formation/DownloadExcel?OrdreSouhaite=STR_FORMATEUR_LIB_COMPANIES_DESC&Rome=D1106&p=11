--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -368,56 +368,56 @@
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien conseil vente en alimentation (produits alimentaires et boissons)</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>05300</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Vente produit alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>MFREO</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
@@ -1070,68 +1070,68 @@
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation vendeur-conseil en alimentation</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecloson</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
@@ -1208,81 +1208,81 @@
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>06/15/2026 00:00:00</x:t>
+    <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
@@ -2523,126 +2523,126 @@
       <x:c r="C10" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>630692</x:v>
+        <x:v>630686</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>630686</x:v>
+        <x:v>630692</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>60</x:v>
@@ -3126,54 +3126,54 @@
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>607445</x:v>
+        <x:v>587436</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3183,54 +3183,54 @@
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>587436</x:v>
+        <x:v>607445</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41938</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -3833,224 +3833,224 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>510977</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>41938</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>555754</x:v>
+        <x:v>618246</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41938</x:v>
+        <x:v>35185</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>618246</x:v>
+        <x:v>446198</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35185</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>446198</x:v>
+        <x:v>555754</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>117</x:v>
@@ -4371,164 +4371,164 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>600196</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>545451</x:v>
+        <x:v>622173</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>622173</x:v>
+        <x:v>545451</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>119</x:v>
@@ -8106,57 +8106,57 @@
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>611614</x:v>
+        <x:v>555006</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8165,57 +8165,57 @@
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>555006</x:v>
+        <x:v>611614</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35185</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -8695,51 +8695,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>601492</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -9056,51 +9056,51 @@
       <x:c r="M123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>498485</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>316</x:v>
@@ -9177,51 +9177,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>498389</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>316</x:v>
@@ -9654,212 +9654,212 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>606248</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>37105</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>582021</x:v>
+        <x:v>600405</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I135" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I135" s="4" t="s">
+      <x:c r="J135" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>609636</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="U135" s="4" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37105</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>600405</x:v>
+        <x:v>582021</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
@@ -10229,104 +10229,104 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>603093</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>609380</x:v>
+        <x:v>498381</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -10336,239 +10336,239 @@
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>454928</x:v>
+        <x:v>498483</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>609367</x:v>
+        <x:v>454928</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>498381</x:v>
+        <x:v>609380</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>498483</x:v>
+        <x:v>609367</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -10826,51 +10826,51 @@
       <x:c r="M153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>498482</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>316</x:v>
@@ -10947,51 +10947,51 @@
       <x:c r="M155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>498377</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>316</x:v>
@@ -11904,650 +11904,651 @@
         <x:v>555924</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>548178</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I173" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I173" s="4" t="s">
+      <x:c r="J173" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K173" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q173" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>629937</x:v>
+        <x:v>583319</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q174" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>598730</x:v>
+        <x:v>600052</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="U174" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I175" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I175" s="4" t="s">
+      <x:c r="J175" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K175" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q175" s="4" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>583319</x:v>
+        <x:v>622638</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="U175" s="4" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J176" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K176" s="14" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q176" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>600052</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I177" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I177" s="4" t="s">
+      <x:c r="J177" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K177" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q177" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q177" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>622638</x:v>
+        <x:v>622640</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J178" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K178" s="14" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>622639</x:v>
+        <x:v>629937</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="U178" s="16" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I179" s="4" t="s">
+      <x:c r="J179" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K179" s="0" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q179" s="4" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>622640</x:v>
+        <x:v>598730</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K180" s="14" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q180" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>629936</x:v>
+        <x:v>583321</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I181" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q181" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="Q181" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>583321</x:v>
+        <x:v>600051</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="J182" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K182" s="14" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="Q182" s="16" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>600051</x:v>
+        <x:v>629936</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -14056,285 +14057,285 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>604114</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>41939</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>604117</x:v>
+        <x:v>604123</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>41939</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>553319</x:v>
+        <x:v>604117</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>38636</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>21589</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>604113</x:v>
+        <x:v>553319</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>42129</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>604123</x:v>
+        <x:v>604113</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -14508,132 +14509,132 @@
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>604233</x:v>
+        <x:v>552866</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>552866</x:v>
+        <x:v>604233</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>402</x:v>
@@ -14842,219 +14843,219 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>552809</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>37310</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>552786</x:v>
+        <x:v>604746</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>42129</x:v>
+        <x:v>37310</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>604777</x:v>
+        <x:v>552786</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>604746</x:v>
+        <x:v>604777</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37604</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -15173,72 +15174,72 @@
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>552732</x:v>
+        <x:v>607555</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>402</x:v>
@@ -15252,178 +15253,178 @@
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>607556</x:v>
+        <x:v>552732</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>42129</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>607534</x:v>
+        <x:v>607556</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>607555</x:v>
+        <x:v>607534</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -16761,225 +16762,225 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>548787</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>498385</x:v>
+        <x:v>454929</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>498484</x:v>
+        <x:v>498385</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>454912</x:v>
+        <x:v>498484</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -16989,118 +16990,118 @@
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>548676</x:v>
+        <x:v>454912</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>454929</x:v>
+        <x:v>548676</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>