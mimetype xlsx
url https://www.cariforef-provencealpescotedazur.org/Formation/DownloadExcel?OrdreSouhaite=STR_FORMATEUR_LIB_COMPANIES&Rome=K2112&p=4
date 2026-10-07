--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -398,113 +398,113 @@
   <x:si>
     <x:t>02/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Année de césure / Accompagnement à l’orientation scolaire post bac / Construction du projet professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Evocae</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Ideallis - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Évaluation personnalité</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement à la (ré)orientation scolaire et professionnelle post bac</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conseil en évolution professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil insertion professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mpact</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
@@ -521,78 +521,78 @@
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller emploi et accompagnement professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseiller emploi et accompagnement professionnel</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2024 00:00:00</x:t>
+    <x:t>01/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2029 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer la confiance en soi - être acteur de sa vie professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>RH Connect</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Développement professionnel et personnel</x:t>
   </x:si>
   <x:si>
     <x:t>CARNOUX-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sabine Jourdois</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
@@ -2279,261 +2279,261 @@
         <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="S22" s="14" t="n">
+        <x:v>639948</x:v>
+      </x:c>
+      <x:c r="T22" s="16" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>639942</x:v>
+        <x:v>639941</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>639944</x:v>
+        <x:v>639942</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>639943</x:v>
+        <x:v>639944</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>639948</x:v>
+        <x:v>639943</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -2758,165 +2758,165 @@
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>615361</x:v>
+        <x:v>632210</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>615403</x:v>
+        <x:v>615361</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>15020</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>632210</x:v>
+        <x:v>615403</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
@@ -3092,335 +3092,335 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>615682</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>578595</x:v>
+        <x:v>578596</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>578600</x:v>
+        <x:v>578617</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
-      <x:c r="F40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F40" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="G40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>578596</x:v>
+        <x:v>638836</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>578617</x:v>
+        <x:v>578595</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39391</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
+      <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>638836</x:v>
+        <x:v>578600</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>