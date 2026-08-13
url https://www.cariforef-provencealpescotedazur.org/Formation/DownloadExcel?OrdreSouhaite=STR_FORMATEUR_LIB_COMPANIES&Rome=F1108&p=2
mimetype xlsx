--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -302,72 +302,72 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management économique de la construction</x:t>
   </x:si>
@@ -1757,191 +1757,191 @@
       <x:c r="C12" s="15" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>540558</x:v>
+        <x:v>579296</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>40136</x:v>
+        <x:v>39180</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>611002</x:v>
+        <x:v>540558</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>39180</x:v>
+        <x:v>40136</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>579296</x:v>
+        <x:v>611002</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2183,51 +2183,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>603815</x:v>
+        <x:v>509948</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>70</x:v>
@@ -2304,51 +2304,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>509948</x:v>
+        <x:v>554926</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>70</x:v>
@@ -2365,51 +2365,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>554926</x:v>
+        <x:v>603815</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35482</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -2425,51 +2425,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>575546</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -2482,51 +2482,51 @@
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>627908</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -2716,51 +2716,51 @@
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>609216</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -2776,51 +2776,51 @@
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>602122</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>71</x:v>
@@ -2837,51 +2837,51 @@
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>550406</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -2905,96 +2905,96 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>543672</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>35802</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22230</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>609812</x:v>
+        <x:v>609816</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3007,57 +3007,57 @@
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>609816</x:v>
+        <x:v>543660</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3066,114 +3066,114 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>513346</x:v>
+        <x:v>609812</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>35802</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>543660</x:v>
+        <x:v>513346</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3407,51 +3407,51 @@
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>554765</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -3464,51 +3464,51 @@
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>554009</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
@@ -3523,51 +3523,51 @@
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>507632</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -3580,51 +3580,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>553981</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
@@ -3639,51 +3639,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>507654</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -3696,51 +3696,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>606261</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -3753,51 +3753,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>596923</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -3813,51 +3813,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>556422</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>140</x:v>
@@ -3874,51 +3874,51 @@
       <x:c r="L48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>556367</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -3934,112 +3934,108 @@
       <x:c r="L49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>608244</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>615091</x:v>
+        <x:v>596030</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4049,108 +4045,112 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>596921</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596030</x:v>
+        <x:v>615091</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4160,51 +4160,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>596922</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -4217,51 +4217,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>596031</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4338,51 +4338,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>615097</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4580,51 +4580,51 @@
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>611236</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -4640,51 +4640,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>607805</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>140</x:v>
@@ -4701,51 +4701,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>556423</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4761,51 +4761,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>611318</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41574</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -4818,51 +4818,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>616038</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41575</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4872,51 +4872,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>596781</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">