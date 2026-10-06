--- v0 (2026-08-12)
+++ v1 (2026-10-06)
@@ -278,66 +278,66 @@
   <x:si>
     <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option A productions graphiques</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>CAP sérigraphie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
@@ -1308,165 +1308,165 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>611982</x:v>
+        <x:v>542326</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>542326</x:v>
+        <x:v>611982</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595913</x:v>
+        <x:v>595917</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -1476,65 +1476,65 @@
       <x:c r="K11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>595917</x:v>
+        <x:v>595913</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>37</x:v>
@@ -1547,51 +1547,51 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>595916</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46027</x:v>
@@ -1644,51 +1644,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>595911</x:v>
+        <x:v>595914</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -1698,65 +1698,65 @@
       <x:c r="K15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>595914</x:v>
+        <x:v>595911</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>37</x:v>
@@ -1769,51 +1769,51 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>595915</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46027</x:v>