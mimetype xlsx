--- v1 (2026-10-06)
+++ v2 (2026-10-07)
@@ -287,56 +287,56 @@
   <x:si>
     <x:t>Spécialisation pâtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation boulangerie spécialisée (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BM boulanger (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
@@ -599,66 +599,66 @@
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
@@ -2425,51 +2425,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>600555</x:v>
+        <x:v>600553</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -2482,51 +2482,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>600553</x:v>
+        <x:v>600555</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>75</x:v>
@@ -5034,219 +5034,219 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>599323</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>42115</x:v>
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>599315</x:v>
+        <x:v>570567</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>37537</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>570576</x:v>
+        <x:v>599315</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>37908</x:v>
+        <x:v>37537</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>570567</x:v>
+        <x:v>570576</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>113</x:v>
@@ -5868,51 +5868,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>628974</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>45</x:v>
@@ -7387,103 +7387,106 @@
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>641588</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38762</x:v>
+        <x:v>37537</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>617834</x:v>
+        <x:v>624984</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>174</x:v>
@@ -7494,227 +7497,224 @@
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>624984</x:v>
+        <x:v>624982</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37537</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>624982</x:v>
+        <x:v>606289</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38762</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>606289</x:v>
+        <x:v>643004</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>643004</x:v>
+        <x:v>641591</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
@@ -7729,343 +7729,343 @@
       <x:c r="K108" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>641591</x:v>
+        <x:v>641592</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>42115</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>641592</x:v>
+        <x:v>642995</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38762</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>642995</x:v>
+        <x:v>643003</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="U110" s="16" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>643003</x:v>
+        <x:v>643005</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>42115</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>643005</x:v>
+        <x:v>617834</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37537</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>498464</x:v>
+        <x:v>498389</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>24</x:v>
@@ -8082,111 +8082,111 @@
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>548761</x:v>
+        <x:v>498464</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>37537</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>548677</x:v>
+        <x:v>548761</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>24</x:v>
@@ -8203,114 +8203,114 @@
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>498389</x:v>
+        <x:v>548677</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>564604</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8772,51 +8772,51 @@
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>607822</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37908</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -9417,51 +9417,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>640541</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9649,51 +9649,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>640637</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>234</x:v>
@@ -9952,51 +9952,51 @@
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>549030</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -10198,269 +10198,269 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>600316</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38762</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>600346</x:v>
+        <x:v>600322</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>42115</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>600322</x:v>
+        <x:v>600346</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>591918</x:v>
+        <x:v>591920</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>591920</x:v>
+        <x:v>591918</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>234</x:v>
       </x:c>