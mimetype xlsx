--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -350,110 +350,110 @@
   <x:si>
     <x:t>Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2025 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>07/01/2027 00:00:00</x:t>
+    <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2025 00:00:00</x:t>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage (Apprentissage)</x:t>
@@ -881,86 +881,86 @@
   <x:si>
     <x:t>Provence Formation - Lycée Polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Profil Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Gap - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel La Floride</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Galliéni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Régional Claret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
@@ -995,186 +995,186 @@
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional Municipal de Salon de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BTS gestion des transports et logistique associée</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée I Dauphin</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>G et L Formation - Luc Grzesiak - Cftl Transformation</x:t>
   </x:si>
   <x:si>
     <x:t>41500</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion des transports et logistique associée (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Floride</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GROUPE BELMONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence formation - Erudis Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M de Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP option industries alimentaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor européen Supply Chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro métiers de la logistique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale La Montagnette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBENTANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Henri Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Technique et Professionnel Aixois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITPA</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro métiers de la logistique</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Galliéni Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Dumas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP St-André (les Routiers)</x:t>
-  </x:si>
-[...73 lines deleted...]
-    <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro logistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
@@ -3000,165 +3000,165 @@
       <x:c r="K23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>613312</x:v>
+        <x:v>557324</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>557324</x:v>
+        <x:v>613310</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>613310</x:v>
+        <x:v>613311</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -3168,327 +3168,327 @@
       <x:c r="K26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>613311</x:v>
+        <x:v>613312</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>543711</x:v>
+        <x:v>557336</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>557336</x:v>
+        <x:v>543711</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>557323</x:v>
+        <x:v>613314</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>613304</x:v>
+        <x:v>611506</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>613305</x:v>
+        <x:v>613309</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -3501,216 +3501,216 @@
       <x:c r="K32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>613308</x:v>
+        <x:v>613304</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>613314</x:v>
+        <x:v>613305</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="S34" s="14" t="n">
+        <x:v>613308</x:v>
+      </x:c>
+      <x:c r="T34" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>613309</x:v>
+        <x:v>557323</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -3737,51 +3737,51 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>613307</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
@@ -3794,51 +3794,51 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>507616</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3956,51 +3956,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>613303</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -4018,51 +4018,51 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>613306</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
@@ -4118,51 +4118,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>613313</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
@@ -4551,146 +4551,146 @@
       <x:c r="S50" s="14" t="n">
         <x:v>601320</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>602928</x:v>
+        <x:v>605541</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605541</x:v>
+        <x:v>602928</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -4700,51 +4700,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>613290</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4757,105 +4757,105 @@
       <x:c r="L54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>613299</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>613296</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4871,102 +4871,102 @@
       <x:c r="M56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>613292</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>613291</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4982,105 +4982,105 @@
       <x:c r="M58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>613293</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>613294</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -5090,51 +5090,51 @@
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>613295</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -5147,51 +5147,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>613297</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -5204,105 +5204,105 @@
       <x:c r="M62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>613298</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613300</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -5598,57 +5598,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>544537</x:v>
+        <x:v>527691</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5657,57 +5657,57 @@
       <x:c r="K70" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>527691</x:v>
+        <x:v>544537</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6460,117 +6460,117 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>602919</x:v>
+        <x:v>602921</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>602921</x:v>
+        <x:v>602919</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>24</x:v>
@@ -7213,178 +7213,178 @@
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>605850</x:v>
+        <x:v>549878</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>549878</x:v>
+        <x:v>549879</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>549879</x:v>
+        <x:v>605850</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7651,208 +7651,208 @@
         <x:v>549876</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>618249</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>605848</x:v>
+        <x:v>618249</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>549877</x:v>
+        <x:v>555749</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -7893,87 +7893,87 @@
         <x:v>605847</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>555749</x:v>
+        <x:v>549877</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -8250,93 +8250,93 @@
         <x:v>605844</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>555759</x:v>
+        <x:v>605842</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8371,93 +8371,93 @@
         <x:v>605845</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>605842</x:v>
+        <x:v>555759</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8730,76 +8730,76 @@
       <x:c r="T123" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G124" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>583947</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
@@ -9259,740 +9259,741 @@
       <x:c r="S132" s="14" t="n">
         <x:v>547708</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>603248</x:v>
+        <x:v>556330</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>602224</x:v>
+        <x:v>609731</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>549219</x:v>
+        <x:v>605989</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>270</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>549470</x:v>
+        <x:v>605990</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>603623</x:v>
+        <x:v>602224</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H138" s="14" t="s"/>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>548929</x:v>
+        <x:v>549219</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>609731</x:v>
+        <x:v>549470</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>556330</x:v>
+        <x:v>603623</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>603253</x:v>
+        <x:v>548929</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>605989</x:v>
+        <x:v>603248</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>605990</x:v>
+        <x:v>608174</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>608174</x:v>
+        <x:v>603253</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -10033,54 +10034,54 @@
         <x:v>556523</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -10355,54 +10356,54 @@
       <x:c r="I151" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>505982</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10792,54 +10793,54 @@
       <x:c r="S158" s="14" t="n">
         <x:v>598885</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -10850,54 +10851,54 @@
         <x:v>603622</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -11144,447 +11145,445 @@
       <x:c r="S164" s="14" t="n">
         <x:v>552611</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>255</x:v>
-[...2 lines deleted...]
-        <x:v>256</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>607719</x:v>
+        <x:v>616732</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>616732</x:v>
+        <x:v>600371</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>600371</x:v>
+        <x:v>600425</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>305</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>272</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>600425</x:v>
+        <x:v>556812</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>556812</x:v>
+        <x:v>550661</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>550661</x:v>
+        <x:v>548590</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="n">
+        <x:v>607719</x:v>
+      </x:c>
+      <x:c r="T171" s="4" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="U171" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
@@ -11617,54 +11616,54 @@
       <x:c r="S172" s="14" t="n">
         <x:v>548928</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -11879,346 +11878,345 @@
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>601064</x:v>
+        <x:v>606273</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>606273</x:v>
+        <x:v>588301</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-        <x:v>174</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>588301</x:v>
+        <x:v>594197</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="H180" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>594197</x:v>
+        <x:v>615155</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>615155</x:v>
+        <x:v>633979</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>633979</x:v>
+        <x:v>601064</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12625,1216 +12623,1216 @@
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>601067</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>40687</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>592325</x:v>
+        <x:v>621847</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>621847</x:v>
+        <x:v>620455</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>620455</x:v>
+        <x:v>601065</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>601065</x:v>
+        <x:v>594194</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>621848</x:v>
+        <x:v>594199</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>270</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>594194</x:v>
+        <x:v>621848</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="Q197" s="4" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="R197" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="Q197" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>594199</x:v>
+        <x:v>594196</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>282</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>594196</x:v>
+        <x:v>549858</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>549858</x:v>
+        <x:v>523170</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>90</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C200" s="15" t="s"/>
+      <x:c r="C200" s="15" t="n">
+        <x:v>40687</x:v>
+      </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="J200" s="14" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="J200" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>31845</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>523170</x:v>
+        <x:v>622163</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>622163</x:v>
+        <x:v>609686</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>609686</x:v>
+        <x:v>602889</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>602889</x:v>
+        <x:v>609687</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>609687</x:v>
+        <x:v>598844</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>598844</x:v>
+        <x:v>609684</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>609684</x:v>
+        <x:v>592324</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>592324</x:v>
+        <x:v>592327</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>592327</x:v>
+        <x:v>592330</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>592330</x:v>
+        <x:v>592323</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>592323</x:v>
+        <x:v>592325</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>31663</x:v>
@@ -13844,108 +13842,108 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>592326</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>592328</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31663</x:v>
@@ -13955,51 +13953,51 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>592331</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
@@ -14046,178 +14044,178 @@
       <x:c r="G215" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>548924</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="Q216" s="16" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="R216" s="14" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>545410</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="Q217" s="4" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="R217" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>507274</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14261,199 +14259,199 @@
       <x:c r="S218" s="14" t="n">
         <x:v>556759</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="Q219" s="4" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="R219" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>556851</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="Q220" s="16" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="R220" s="14" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>556850</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>560171</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">